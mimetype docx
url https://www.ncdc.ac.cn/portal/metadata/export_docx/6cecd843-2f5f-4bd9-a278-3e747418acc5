--- v0 (2026-06-07)
+++ v1 (2026-07-22)
@@ -2,753 +2,965 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe eco hydrological remote sensing experiment: observation data set of crop leaf stomatal conductance in the middle reaches of Heihe River Basin (2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河生态水文遥感试验：黑河流域中游作物叶片气孔导度观测数据集（2012年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Westdc.db0015.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe eco hydrological remote sensing experiment: observation data set of crop leaf stomatal conductance in the middle reaches of Heihe River Basin (2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.708</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.Westdc.db0015.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.708</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is the data of crop leaf stomatal conductance measured by leaf porometer in Daman water control experimental field, EC station, super station and Shiqiao sample plot in Zhangye City. 1) Measurement purpose The purpose of stomatal conductance data measurement is to obtain the stomatal conductance of crop leaves on the underlying surface in Heihe River Basin as a priori knowledge for crop growth model parameters, crop biophysical parameters inversion, evapotranspiration estimation and so on. 2) Measuring instrument Measuring instrument: leaf porometer. 3) Survey location and content a. Daman wheat water control experimental field The stomatal conductance of wheat leaves was measured on May 17, 2012, May 23, 2012, May 29, 2012, June 3, 2012, June 9, 2012, June 14, 2012, June 24, 2012, July 5, 2012 and December 27, 2012, respectively. b. EC site 14 EC stations including EC-2, ec-3, EC-5, ec-6, ec-7, ec-9, EC-10, ec-11, EC-12, ec-13, ec-14, ec-15 and ec-16 were measured on May 14, 2012, May 21, 2012, May 25, 2012, May 31, 2012, June 7, 2012, June 13, 2012-6-23, June 28, 2012, July 13, 2012, July 18, 2012, 2012-7-23, 2012-8-3, 2012-8-12 and 2012-8-28 respectively, The stomatal conductance of seed maize leaves was measured. c. Super station plot The stomatal conductance of maize leaves was measured at super stations on May 22, 2012, May 28, 2012, June 5, 2012, June 11, 2012, June 18, 2012, June 25, 2012, July 1, 2012, July 8, 2012, July 15, 2012, July 22, 2012, July 31, 2012, August 9, 2012, August 15, 2012, August 22, 2012, September 3, 2012 and September 11, 2012. d. Shiqiao sample plot The stomatal conductance of seed maize leaves was measured in Shiqiao sample plots on May 17, 2012, may 22, 2012, May 28, 2012, June 4, 2012, June 11, 2012, June 17, 2012, June 25, 2012, July 1, 2012, July 8, 2012, July 15, 2012, July 22, 2012, July 30, 2012, August 8, 2012, August 16, 2012, August 27, 2012 and September 9, 2012. 4) Data processing The stomatal conductance data of crop leaves were obtained by preprocessing and converting the data into text format files </w:t>
+        <w:t xml:space="preserve">  本数据集为叶片气孔计Leaf Porometer在张掖市大满水分控制实验场、EC站点、超级站和石桥样地测量的作物叶片气孔导度数据。   1） 测量目的   气孔导度数据测量的目的在于：获取黑河流域下垫面上作物叶片的气孔导度，作为先验知识用于作物生长模型参数、作物生物物理参数反演、蒸散发估算等用途。   2） 测量仪器   测量仪器：叶片气孔计Leaf Porometer。   3） 测量地点与内容   a.大满小麦水分控制实验场   分别在2012-5-17、2012-5-23、2012-5-29、2012-6-3、2012-6-9、2012-6-14、2012-6-24、2012-7-5、20127-12测量小麦叶片气孔导度。   b. EC站点   分别在2012-5-14、2012-5-21、2012-5-25、2012-5-31、2012-6-7、2012-6-13、2012-6-23、2012-6-28、2012-7-3、2012-7-13、2012-7-18、2012-7-23、2012-8-3、2012-8-12、2012-8-28测量EC-2、EC-3、EC-5、EC-6、EC-7、EC-8、EC-9、EC-10、EC-11、EC-12、EC-13、EC-14、EC-15、EC-16共14个EC站点,测定制种玉米叶片的气孔导度。   c. 超级站样地   分别在2012-5-22、2012-5-28、2012-6-5、2012-6-11、2012-6-18、2012-6-25、2012-7-1、2012-7-8、2012-7-15、2012-7-22、2012-7-31、2012-8-9、2012-8-15、2012-8-22、2012-9-3、2012-9-11测量超级站样地，测定制种玉米叶片的气孔导度。   d. 石桥样地   分别在2012-5-17、2012-5-22、2012-5-28、2012-6-4、2012-6-11、2012-6-17、2012-6-25、2012-7-1、2012-7-8、2012-7-15、2012-7-22、2012-7-30、2012-8-8、2012-8-16、2012-8-27、2012-9-9测量石桥样地，测定制种玉米叶片的气孔导度。   4） 数据处理   通过数据预处理并转换为文本格式文件，得到测量作物叶片气孔导度数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   The stomatal conductance of crop leaves on the underlying surface in Heihe River Basin is obtained as a priori knowledge for crop growth model parameters, crop biophysical parameters inversion, evapotranspiration estimation and so on</w:t>
+        <w:t xml:space="preserve">  获取黑河流域下垫面上作物叶片的气孔导度，作为先验知识用于作物生长模型参数、作物生物物理参数反演、蒸散发估算等用途。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   1. Measuring instrument    2. Measuring instrument: leaf porometer.    Survey location and content    a. Daman wheat water control experimental field    The stomatal conductance of wheat leaves was measured on May 17, 2012, May 23, 2012, May 29, 2012, June 3, 2012, June 9, 2012, June 14, 2012, June 24, 2012, July 5, 2012 and July 12, 2012, respectively    b. EC site    14 EC stations including EC-2, ec-3, EC-5, ec-6, ec-7, ec-9, EC-10, ec-11, EC-12, ec-13, ec-14, ec-15 and ec-16 were measured on May 14, 2012, May 21, 2012, May 25, 2012, May 31, 2012, June 7, 2012, June 13, 2012-6-23, June 28, 2012, July 13, 2012, July 18, 2012, 2012-7-23, 2012-8-3, 2012-8-12 and 2012-8-28 respectively, The stomatal conductance of seed maize leaves was measured.    c. Super station plot    The stomatal conductance of maize leaves was measured at super stations on May 22, 2012, May 28, 2012, June 5, 2012, June 11, 2012, June 18, 2012, June 25, 2012, July 1, 2012, July 8, 2012, July 15, 2012, July 22, 2012, July 31, 2012, August 9, 2012, August 15, 2012, August 22, 2012, September 3, 2012 and September 11, 2012.    d. Shiqiao sample plot    The stomatal conductance of seed maize leaves was measured in Shiqiao sample plots on May 17, 2012, may 22, 2012, May 28, 2012, June 4, 2012, June 11, 2012, June 17, 2012, June 25, 2012, July 1, 2012, July 8, 2012, July 15, 2012, July 22, 2012, July 30, 2012, August 8, 2012, August 16, 2012, August 27, 2012 and September 9, 2012</w:t>
+        <w:t xml:space="preserve">  1、测量仪器   2、测量仪器：叶片气孔计Leaf Porometer。   测量地点与内容   a.大满小麦水分控制实验场   分别在2012-5-17、2012-5-23、2012-5-29、2012-6-3、2012-6-9、2012-6-14、2012-6-24、2012-7-5、2012-7-12测量小麦叶片气孔导度。   b. EC站点   分别在2012-5-14、2012-5-21、2012-5-25、2012-5-31、2012-6-7、2012-6-13、2012-6-23、2012-6-28、2012-7-3、2012-7-13、2012-7-18、2012-7-23、2012-8-3、2012-8-12、2012-8-28测量EC-2、EC-3、EC-5、EC-6、EC-7、EC-8、EC-9、EC-10、EC-11、EC-12、EC-13、EC-14、EC-15、EC-16共14个EC站点,测定制种玉米叶片的气孔导度。   c. 超级站样地   分别在2012-5-22、2012-5-28、2012-6-5、2012-6-11、2012-6-18、2012-6-25、2012-7-1、2012-7-8、2012-7-15、2012-7-22、2012-7-31、2012-8-9、2012-8-15、2012-8-22、2012-9-3、2012-9-11测量超级站样地，测定制种玉米叶片的气孔导度。   d. 石桥样地   分别在2012-5-17、2012-5-22、2012-5-28、2012-6-4、2012-6-11、2012-6-17、2012-6-25、2012-7-1、2012-7-8、2012-7-15、2012-7-22、2012-7-30、2012-8-8、2012-8-16、2012-8-27、2012-9-9测量石桥样地，测定制种玉米叶片的气孔导度。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   Excellent data quality </w:t>
+        <w:t xml:space="preserve">  数据质量优</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2012/05/07-2012/09/15</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012/05/07-2012/09/15</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Daman water control experimental field, Heihe River Basin, artificial oasis experimental area in the middle reaches, Daman super station </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大满水分控制实验场,黑河流域,中游人工绿洲试验区,大满超级站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:266.0 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">266.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">txt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -761,169 +973,241 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Farmland ecosystem, wheat, agricultural resources, ecosystem, vegetation, corn, transmittance</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">农田生态系统, 小麦, 农业资源, 生态系统, 植被, 玉米, 透射率</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2012</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Damian super station,  Damen water control laboratory,  Heihe River Basin,  Artificial oasis experimental area in the middle reaches </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大满超级站,  大满水分控制实验场,  黑河流域,  中游人工绿洲试验区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1241,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1330,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1414,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1503,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,612 +1591,887 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Ma mingguo </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马明国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Ma mingguo </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马明国  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Ma mingguo , Wang jing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马明国, 王静</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:91125004</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">91125004</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：定标与真实性检验 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ma mingguo. Heihe eco hydrological remote sensing experiment: observation data set of crop leaf stomatal conductance in the middle reaches of Heihe River Basin (2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.708.</w:t>
+        <w:t xml:space="preserve">马明国. 黑河生态水文遥感试验：黑河流域中游作物叶片气孔导度观测数据集（2012年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.708.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">