--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Triaxial shear test and analysis data set of weathered rock softening in water (2019)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">风化岩层遇水软化三轴试验及分析数据集（2019年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2811.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Triaxial shear test and analysis data set of weathered rock softening in water (2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB2811.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2811.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB2811.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&amp; emsp; Under the action of water, atmosphere, temperature and biological stress z, the material composition and structure of rock mass change, thus changing the mechanical properties of rock mass, which is called weathered rock. After encountering water, weathered rock will undergo a series of complex chemical actions and strain softening processes, which will greatly reduce its mechanical properties. In the process of construction and use of subsea immersed tunnel, the uneven settlement of the foundation caused by weathered rock softening with water often causes significant loss of life and property. Therefore, how to deeply and effectively understand this inherent law has very important theoretical value and practical significance. Based on the relevant data obtained from laboratory tests, the strength variation law of weathered rock after encountering water under different conditions is revealed. The trend of stress-strain curves of samples under natural state and saturated platform is analyzed, and the stress-strain development law of weathered rock under different consolidation modes is discussed. </w:t>
+        <w:t xml:space="preserve">  在受到水、大气、温度和生物等应力的作用z下，岩体的物质成分和结构发生变化，从而改变岩体力学性质的岩石称为风化岩。风化岩遇水后会发生一系列复杂的化学作用和应变软化过程，使其力学性质大幅度降低。而在海底沉管隧道的建设和使用过程中，风化岩遇水软化而引起的地基的不均匀沉降往往造成了重大的生命和财产损失。因此，如何深入而有效地了解这一内在规律具有非常重要的理论价值和实际意义。主要基于室内试验获取相关数据，揭示了在不同条件下风化岩遇水后的强度变化规律。分析了试样在天然状态和饱和状台下的应力应变曲线变化趋势，探讨了不同固结方式下风化岩的应力应变发展规律。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; emsp; Experimental test.</w:t>
+        <w:t xml:space="preserve">  风化岩遇水后会发生一系列复杂的化学作用和应变软化过程，使其力学性质大幅度降低。本数据以三轴试验仪分别对风化岩在天然和饱和两种状态下进行常规三轴压缩试验为基础，主要记录了不同条件下风化岩遇水后的强度变化规律。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; emsp; The data is the real-time measured value of the equipment.</w:t>
+        <w:t xml:space="preserve">  数据为设备实时测量值。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; emsp; The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2019/01/01-2019/01/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019/01/01-2019/01/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Shanghai </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">上海 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:661.5 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">661.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Deep and medium channel, construction period, submarine tunnel foundation trench</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">应变软化, 风化花岗岩, 三轴压缩</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地质学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2019</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Shanghai </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">上海 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1419,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:guan weidong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">管维东 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:guan weidong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">管维东  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:guan weidong </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">管维东</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2018YFC0809600</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018YFC0809600</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">涉水重大基础设施安全保障技术研究与工程示范</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">guan weidong. Triaxial shear test and analysis data set of weathered rock softening in water (2019). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2811.2023.</w:t>
+        <w:t xml:space="preserve">管维东. 风化岩层遇水软化三轴试验及分析数据集（2019年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2811.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>