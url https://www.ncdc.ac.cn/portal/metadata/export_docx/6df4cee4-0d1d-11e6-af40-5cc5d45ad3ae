--- v0 (2026-05-18)
+++ v1 (2026-08-12)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Surface Displacement Monitoring of Rock Mass in the T8-T12 Seam Section of Lianziya, Zigui County, Three Gorges Reservoir Area of the Yangtze River from 1996 to 2006</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1996—2006年长江三峡库区秭归县链子崖T8—T12缝段岩体表面位移监测</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.sanxia.db3906.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Surface Displacement Monitoring of Rock Mass in the T8-T12 Seam Section of Lianziya, Zigui County, Three Gorges Reservoir Area of the Yangtze River from 1996 to 2006</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Sanxia.2020.62</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.sanxia.db3906.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Sanxia.2020.62</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Disaster</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">灾害</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Deformation monitoring work of rock fall and landslide geological disasters runs through all stages before, during and after the implementation of the prevention and control project, and is an important means to feedback the prevention and control construction design, guide the construction and test the prevention and control effect of the project. This data set includes the Deformation monitoring data of the T8-T12 seam dangerous section of Lianziya dangerous rock mass in the Three Gorges reservoir area of the Yangtze River. The Deformation monitoring results have played a very important role in the prevention and control project; The dangerous rock mass in the T8-T12 seam dangerous section of Lianziya presents uneven creep deformation, which indicates that it is very necessary to implement the Deformation monitoring system to control the dangerous rock mass; During the implementation of the governance project, the construction of the load-bearing and anti-skid engineering in the goaf of the bottom coal seam disturbed the dangerous rock mass, accelerated the deformation of the dangerous rock mass, and provided a basis for timely adjustment of the construction sequence and control of the construction progress; After the completion of the governance project, the deformation of the dangerous rock mass gradually stabilizes within the measurement error range, providing scientific decision-making for the data. The data format is in CSV format, and the observation period is once a month. The data fields include: ENDDATE (collection end time), STARTDATE (collection start time), POINTNAME (point name), QUDUAN (section), X (horizontal displacement variable in X direction, unit: millimeters), F (horizontal displacement variable in millimeters), Y (horizontal displacement variable in Y direction, unit: millimeters), DIRECTION (deformation direction, unit: degrees), YBLX (monthly horizontal displacement variable in X direction, unit: millimeters), YBLF (horizontal displacement monthly variable in millimeters), YBLY (horizontal displacement monthly variable in millimeters), DIRECTION1 (deformation direction monthly variable in degrees), ID (serial number), and Location (monitoring point location) </w:t>
+        <w:t xml:space="preserve">岩崩滑坡地质灾害变形监测工作贯穿防治工程实施前、中、后各阶段，是反馈防治施工设计、指导施工与检验工程防治效果的重要手段。本数据集包括长江三峡库区链子崖危岩体T8-T12缝险段变形监测数据，变形监测成果在防治工程中发挥了十分重要的作用；链子崖T8-T12缝险段危岩体呈显不均匀蠕动变形，表明危岩体变形监测系统实施治理非常必要；治理工程实施中底部煤层采空区承重阻滑工程施工扰动了危岩体，加速危岩体的变形，为及时调整施工顺序、控制施工进度提供了依据；治理工程结束后危岩体变形在测量误差范围内渐趋稳定，为数据提供了科学决策。数据格式为csv格式，观测周期为每月观测一次。数据字段包括：ENDDATE（采集结束时间），STARTDATE（采集开始时间），POINTNAME（点名），QUDUAN（区段），X（X方向水平位移变量，单位：毫米），F（水平位移变量，单位：毫米），Y（Y方向水平位移变量，单位：毫米），DIRECTION（变形方向，单位：度），YBLX（X方向水平位移月变量，单位：毫米），YBLF（水平位移月变量，单位：毫米），YBLY（Y方向水平位移月变量，单位：毫米），DIRECTION1（变形方向月变量，单位：度），ID（序号），LOCATION（监测点部位）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Independently produced and automatically collected</w:t>
+        <w:t xml:space="preserve">自主生产，自动采集。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Calculate, summarize, and make statistics</w:t>
+        <w:t xml:space="preserve">计算、汇总、统计。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Professional personnel are responsible for all stages of data acquisition and processing, and the data quality is good </w:t>
+        <w:t xml:space="preserve">本数据在获取处理各阶段均有专业人员负责，数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1996/03/22-2006/01/12</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1996/03/22-2006/01/12</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:The T8-T12 seam section of Lianziya in the Three Gorges Reservoir Area of the Yangtze River </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">长江三峡库区链子崖T8—T12缝段 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:1.7 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> csv</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:observed data, Rock mass surface, Displacement monitoring, T8-t12 seam</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">观测数据, 岩体表面, 位移监测, T8-T12缝段</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地质学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Three Gorges Reservoir Area,  Lianzi Cliff,  Zigui County </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">长江三峡库区,  链子崖,  秭归县 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">111.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Huang Haifeng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄海峰</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:15171862866</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15171862866</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:hifn_huang@qq.com</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hifn_huang@qq.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Huang haifeng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄海峰 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:MIN Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Huang haifeng </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄海峰</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Huang haifeng. Surface Displacement Monitoring of Rock Mass in the T8-T12 Seam Section of Lianziya, Zigui County, Three Gorges Reservoir Area of the Yangtze River from 1996 to 2006. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Sanxia.2020.62.</w:t>
+        <w:t xml:space="preserve">黄海峰. 1996—2006年长江三峡库区秭归县链子崖T8—T12缝段岩体表面位移监测. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Sanxia.2020.62.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>