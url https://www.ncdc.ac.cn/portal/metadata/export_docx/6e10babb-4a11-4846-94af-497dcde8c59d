--- v0 (2026-05-14)
+++ v1 (2026-08-12)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2020年伏牛山中条山国家级重点治理区植被覆盖度数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Vegetation coverage data set of Zhongtiaoshan national key management area in Funiu Mountain in 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vegetation coverage data set of Zhongtiaoshan national key management area in Funiu Mountain in 2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.hhstbc.db2610.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.hhstbc.db2610.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HHSTBC.2021.265</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水土保持</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2020年伏牛山中条山国家级重点治理区植被覆盖度数据集包括河南省巩义市、洛龙区、偃师市、孟津县、新安县、嵩县、宜阳县、洛宁县、伊川县、湖滨区、陕州区、义马市、灵宝市、渑池县、济源市，山西省阳城县、盐湖区、垣曲县、夏县、平陆县、芮城县2020年的植被覆盖度统计表，基于空间分辨率为2米的卫星遥感影像加工获得，保存格式为xlsx，数据命名采用“所属重点治理区＋年份＋林草植被覆盖度统计表”的形式，如“××重点治理区××年林草植被覆盖度统计表”。植被覆盖度划分为高覆盖度、中高覆盖度、中覆盖度、中低覆盖度、低覆盖度5级。</w:t>
+        <w:t xml:space="preserve">In 2020, the vegetation coverage data set of Zhongtiaoshan national key management areas in Funiu Mountain includes Gongyi City, Luolong District, Yanshi City, Mengjin County, Xin'an County, Song County, Yiyang County, Luoning County, Yichuan County, Hubin District, Shanzhou District, Yima City, Lingbao City, Mianchi County, Jiyuan City in Henan Province, Yangcheng County, Yanhu District, Yuanqu County, Xia County, Pinglu County in Shanxi Province The vegetation coverage statistical table of Ruicheng County in 2020 is obtained by processing the satellite remote sensing image with a spatial resolution of 2m, and the saved format is xlsx. The data is named in the form of "key management area + year + vegetation coverage statistical table", such as“ ×× Key governance areas ×× Statistical table of annual forest and grass vegetation coverage. The vegetation coverage is divided into five levels: high coverage, medium high coverage, medium coverage, medium low coverage and low coverage. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据源为资源三号和高分一号卫星影像，主要从水利部信息中心获取。</w:t>
+        <w:t xml:space="preserve">The data sources are ZY-3 and Gao FEN-1 satellite images, which are mainly obtained from the information center of the Ministry of water resources.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">基于遥感估算的方法，利用归一化植被指数（NDVI）采用像元二分模型法进行植被盖度估算，方法是首先利用多光谱影像的近红外波段与红波段数据计算每个像元的NDVI，然后使用模型计算整个区域植被覆盖度。再将该区域遥感解译得到的土地利用类型数据和基于遥感估算得到的植被覆盖度数据做叠加运算，获得每个像元的植被覆盖度信息。最后根据划分规则对植被覆盖度进行等级划分，统计得到林草植被覆盖度统计表。</w:t>
+        <w:t xml:space="preserve">Based on the method of remote sensing estimation, the normalized vegetation index (NDVI) is used to estimate the vegetation coverage by using the pixel dichotomy model. The method is to first calculate the NDVI of each pixel using the near infrared band and red band data of multispectral images, and then use the model to calculate the vegetation coverage of the whole region. Then the land use type data from remote sensing interpretation and the vegetation coverage data from remote sensing estimation are superimposed to obtain the vegetation coverage information of each pixel. Finally, according to the classification rules, the vegetation coverage was classified, and the statistical table of forest and grass vegetation coverage was obtained.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1．遥感影像均经过辐射纠正、正射纠正以及融合、镶嵌等预处理。 2．最小图斑面积对应的实际地物面积不小于0.1h㎡，多边形无重叠、无空隙，图斑属性无空置或冗余。 3．遥感影像解译前，采用遥感影像、典型调查、与实地对照的方法建立林草样地遥感解译标志。 4．基于遥感影像，结合解译标志，提取土地利用类型。 5．解译结果复查：抽取不少于总图斑的5%进行核查。 6．野外验证样本数量和成果满足《水土保持遥感监测技术规范》（SL592-2012）的要求，对于核查图斑，抽取10%作为验证样本进行实地验证。</w:t>
+        <w:t xml:space="preserve">Remote sensing images are preprocessed by radiation correction, orthorectification, fusion and mosaic. 2. The actual surface area corresponding to the minimum spot area is not less than 0.1 h ^, the polygons have no overlap, no gap, and the spot attributes have no vacancy or redundancy. 3. Before the remote sensing image interpretation, the remote sensing image, typical investigation and field comparison methods are used to establish the remote sensing interpretation marks of forest and grass sample plots. 4. Based on remote sensing images, combined with interpretation marks, extract land use types. 5. Review of interpretation results: no less than 5% of the total map spots shall be selected for verification. 6. The number and results of field verification samples meet the requirements of technical specification for remote sensing monitoring of soil and water conservation (sl592-2012). For verification spots, 10% are selected as verification samples for field verification. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2020/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2020/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">伏牛山中条山国家级重点治理区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:National key management area of Zhongtiaoshan in Funiu Mountain </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">907.0 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:907.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">xlsx</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">植被覆盖度统计表, 高、中高、中、中低、低林草不同覆盖度面积及比例，水力侵蚀区，风力侵蚀区，冻融侵蚀区</w:t>
+        <w:t xml:space="preserve">Theme:Statistical table of vegetation coverage, different coverage areas and proportions of high</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2020</w:t>
+        <w:t xml:space="preserve">Time:2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">伏牛山中条山国家级重点治理区，河南省，山西省 </w:t>
+        <w:t xml:space="preserve">Place:Zhongtiaoshan national key management area of Funiu Mountain </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心 </w:t>
+        <w:t xml:space="preserve">contributors:Monitoring Center for ecological environment of soil and water conservation in the Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心  </w:t>
+        <w:t xml:space="preserve">author:Li Suya </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Monitoring Center for ecological environment of soil and water conservation in the Yellow River Basin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心. 2020年伏牛山中条山国家级重点治理区植被覆盖度数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HHSTBC.2021.265.</w:t>
+        <w:t xml:space="preserve">Monitoring Center for ecological environment of soil and water conservation in the Yellow River Basin. Vegetation coverage data set of Zhongtiaoshan national key management area in Funiu Mountain in 2020. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HHSTBC.2021.265.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>