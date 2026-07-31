--- v0 (2026-05-14)
+++ v1 (2026-07-31)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河生态水文遥感试验：黑河流域中游生态水文无线传感器网络BNUNET土壤温湿度观测数据集（2012年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: bnunet soil temperature and humidity observation data set of eco hydrological wireless sensor network in the middle reaches of Heihe River Basin (2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: bnunet soil temperature and humidity observation data set of eco hydrological wireless sensor network in the middle reaches of Heihe River Basin (2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3471.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3471.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1572</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集包括黑河中游盈科/大满灌区5.5km×5.5km观测矩阵内75个BNUNET节点的2012年5-9月连续观测数据集。75个节点配置均相同，包含4cm、10cm和20cm深度的3层土壤温度探头和4cm深度的1层土壤水分探头，观测频率为10分钟。本数据集可为异质性地表关键水热变量的遥感估算及其遥感真实性检验，生态水文研究，灌溉优化管理等研究提供时空连续的观测数据集。时间是UTC+8。   详细信息请参见“BNUNET数据文档.docx”。</w:t>
+        <w:t xml:space="preserve">This data set includes 5.5km of Yingke / Daman irrigation area in the middle reaches of Heihe River × Continuous observation data set of 75 bnunet nodes in the 5.5km observation matrix from May to September 2012. The configuration of 75 nodes is the same, including 3-layer soil temperature probes at the depth of 4cm, 10cm and 20cm and 1-layer soil moisture probe at the depth of 4cm. The observation frequency is 10 minutes. This data set can provide a spatio-temporal continuous observation data set for remote sensing estimation and remote sensing authenticity test of key hydrothermal variables on heterogeneous surface, eco hydrological research, irrigation optimization management and so on. The time is UTC + 8. For details, see "bnunet data document. Docx". </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集可为异质性地表关键水热变量的遥感估算及其遥感真实性检验，生态水文研究，灌溉优化管理等研究提供时空连续的观测数据集。时间是UTC+8。</w:t>
+        <w:t xml:space="preserve">   This data set can provide a spatio-temporal continuous observation data set for remote sensing estimation and remote sensing authenticity test of key hydrothermal variables on heterogeneous surface, eco hydrological research, irrigation optimization management and so on. The time is UTC + 8.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  75个节点配置均相同，包含4cm、10cm和20cm深度的3层土壤温度探头和4cm深度的1层土壤水分探头，观测频率为10分钟。</w:t>
+        <w:t xml:space="preserve">   The configuration of 75 nodes is the same, including 3-layer soil temperature probes at the depth of 4cm, 10cm and 20cm and 1-layer soil moisture probe at the depth of 4cm. The observation frequency is 10 minutes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">   Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/05/12-2012/09/16</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/05/12-2012/09/16</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域, 中游人工绿洲试验区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, middle reaches, artificial oasis, experimental area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">49.8 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:49.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">生态水文无线传感器网络, 土壤水分, 土壤温度, BNUNET</w:t>
+        <w:t xml:space="preserve">Theme:Eco hydrological wireless sensor network, soil moisture, soil temperature, BNUNET</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012</w:t>
+        <w:t xml:space="preserve">Time:2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  中游人工绿洲试验区 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  middle reaches </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,887 +1185,612 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596 </w:t>
+        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">柴琳娜,  马明国 </w:t>
+        <w:t xml:space="preserve">contributors:Chai Linna,  Ma mingguo </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">柴琳娜  </w:t>
+        <w:t xml:space="preserve">author:Chai Linna </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Ma mingguo , Chai Linna </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:91125004</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：定标与真实性检验 </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">柴琳娜,马明国. 黑河生态水文遥感试验：黑河流域中游生态水文无线传感器网络BNUNET土壤温湿度观测数据集（2012年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1572.</w:t>
+        <w:t xml:space="preserve">Chai Linna, Ma mingguo. Heihe River eco hydrological remote sensing experiment: bnunet soil temperature and humidity observation data set of eco hydrological wireless sensor network in the middle reaches of Heihe River Basin (2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1572.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">