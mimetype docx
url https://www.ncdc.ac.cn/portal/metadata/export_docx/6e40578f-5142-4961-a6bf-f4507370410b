--- v1 (2026-07-31)
+++ v2 (2026-09-25)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: bnunet soil temperature and humidity observation data set of eco hydrological wireless sensor network in the middle reaches of Heihe River Basin (2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河生态水文遥感试验：黑河流域中游生态水文无线传感器网络BNUNET土壤温湿度观测数据集（2012年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3471.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: bnunet soil temperature and humidity observation data set of eco hydrological wireless sensor network in the middle reaches of Heihe River Basin (2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1572</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3471.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1572</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set includes 5.5km of Yingke / Daman irrigation area in the middle reaches of Heihe River × Continuous observation data set of 75 bnunet nodes in the 5.5km observation matrix from May to September 2012. The configuration of 75 nodes is the same, including 3-layer soil temperature probes at the depth of 4cm, 10cm and 20cm and 1-layer soil moisture probe at the depth of 4cm. The observation frequency is 10 minutes. This data set can provide a spatio-temporal continuous observation data set for remote sensing estimation and remote sensing authenticity test of key hydrothermal variables on heterogeneous surface, eco hydrological research, irrigation optimization management and so on. The time is UTC + 8. For details, see "bnunet data document. Docx". </w:t>
+        <w:t xml:space="preserve">  本数据集包括黑河中游盈科/大满灌区5.5km×5.5km观测矩阵内75个BNUNET节点的2012年5-9月连续观测数据集。75个节点配置均相同，包含4cm、10cm和20cm深度的3层土壤温度探头和4cm深度的1层土壤水分探头，观测频率为10分钟。本数据集可为异质性地表关键水热变量的遥感估算及其遥感真实性检验，生态水文研究，灌溉优化管理等研究提供时空连续的观测数据集。时间是UTC+8。   详细信息请参见“BNUNET数据文档.docx”。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   This data set can provide a spatio-temporal continuous observation data set for remote sensing estimation and remote sensing authenticity test of key hydrothermal variables on heterogeneous surface, eco hydrological research, irrigation optimization management and so on. The time is UTC + 8.</w:t>
+        <w:t xml:space="preserve">  本数据集可为异质性地表关键水热变量的遥感估算及其遥感真实性检验，生态水文研究，灌溉优化管理等研究提供时空连续的观测数据集。时间是UTC+8。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   The configuration of 75 nodes is the same, including 3-layer soil temperature probes at the depth of 4cm, 10cm and 20cm and 1-layer soil moisture probe at the depth of 4cm. The observation frequency is 10 minutes.</w:t>
+        <w:t xml:space="preserve">  75个节点配置均相同，包含4cm、10cm和20cm深度的3层土壤温度探头和4cm深度的1层土壤水分探头，观测频率为10分钟。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2012/05/12-2012/09/16</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012/05/12-2012/09/16</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, middle reaches, artificial oasis, experimental area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域, 中游人工绿洲试验区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:49.8 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">49.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">txt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Eco hydrological wireless sensor network, soil moisture, soil temperature, BNUNET</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态水文无线传感器网络, 土壤水分, 土壤温度, BNUNET</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2012</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin,  middle reaches </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,  中游人工绿洲试验区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,634 +1458,909 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Chai Linna,  Ma mingguo </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">柴琳娜,  马明国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Chai Linna </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">柴琳娜  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Ma mingguo , Chai Linna </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马明国, 柴琳娜</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:91125004</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">91125004</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：定标与真实性检验 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chai Linna, Ma mingguo. Heihe River eco hydrological remote sensing experiment: bnunet soil temperature and humidity observation data set of eco hydrological wireless sensor network in the middle reaches of Heihe River Basin (2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1572.</w:t>
+        <w:t xml:space="preserve">柴琳娜,马明国. 黑河生态水文遥感试验：黑河流域中游生态水文无线传感器网络BNUNET土壤温湿度观测数据集（2012年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1572.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4. </w:t>
+        <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>