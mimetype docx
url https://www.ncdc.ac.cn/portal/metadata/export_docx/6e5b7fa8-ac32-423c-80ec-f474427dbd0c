--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">碳离子放疗过程中病人体内器官次级中子剂量的蒙特卡洛计算</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Monte Carlo simulation of secondary neutron dose in major organs in RPI-Adult male phantom during carbon ion radiotherapy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Monte Carlo simulation of secondary neutron dose in major organs in RPI-Adult male phantom during carbon ion radiotherapy</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.imp.db4142.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.imp.db4142.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.IMP.DB4142.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本文使用蒙特卡洛方法模拟了在碳离子放疗过程中产生的次级中子对人体主要器官的吸收剂量和当量剂量。基于中国科学院近代物理研究所（IMP）的重离子深层肿瘤治疗的束流配送系统治疗头，使用MCNPX对该系统的初级准直器、脊型过滤器、射程移位器以及多叶准直器进行建模，模拟计算400 MeV/u碳离子均匀照射野经过IMP被动式束流配送系统，入射到RPI-Adult男性体模后，统计全身主要器官内的次级中子能谱和吸收剂量与当量剂量。结果表明，当脑垂体瘤接受治疗并给予50 Gy处方剂量时，不同器官内的中子能谱显示所产生的次级中子能量范围比较大，最大能量高达几百MeV；而且脑部部分器官的中子当量剂量相对比较高，大脑、头盖骨和眼晶体当量剂量为53.18、32.43、33.20mSv；离脑部较远的器官，如胸部、肺以及前列腺剂量很低，都小于0.4 mSv。结论：利用蒙特卡洛方法和计算机仿真人体模型模拟了碳离子放疗过程，并统计了全身大部分器官内次级中子能谱和受到的剂量。本研究计算的结果和结论，再结合相关资料，可以为临床上研究碳离子放疗的远期效应提供参考。</w:t>
+        <w:t xml:space="preserve">In this paper, Monte Carlo method is used to simulate the absorbed dose and equivalent dose of secondary neutrons generated in the process of carbon ion radiotherapy to the main organs of human body. The primary collimator, ridge filter, range shifter and multileaf collimator of the heavy ion beam delivery system of the Institute of Modern Physics (IMP) of the Chinese Academy of sciences are modeled by MCNPX. The simulation results show that the 400 MeV / u carbon ion uniform irradiation field passes through the imp passive beam delivery system and is incident on the RPI adult male phantom, The secondary neutron energy spectrum, absorbed dose and equivalent dose in the main organs of the whole body were calculated. The results show that when the pituitary tumor is treated and given a prescribed dose of 50 Gy, the neutron energy spectrum in different organs shows that the range of secondary neutron energy is relatively large, and the maximum energy is as high as several hundred MeV; The equivalent doses of brain, skull and lens were 53.18, 32.43 and 33.20 mSv; The dose of organs far away from the brain, such as chest, lung and prostate, was very low, less than 0.4 mSv. Conclusion: Monte Carlo method and computer simulation human body model are used to simulate the process of carbon ion radiotherapy, and the secondary neutron energy spectrum and dose in most organs of the whole body are counted. The results and conclusions of this study, combined with relevant data, can provide reference for clinical study of long-term effects of carbon ion radiotherapy. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本文使用蒙特卡洛方法模拟了在碳离子放疗过程中产生的次级中子对人体主要器官的吸收剂量和当量剂量</w:t>
+        <w:t xml:space="preserve">In this paper, Monte Carlo method is used to simulate the absorbed dose and equivalent dose of secondary neutrons generated in the process of carbon ion radiotherapy to the main organs of human body</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">利用计算机人体模型加工</w:t>
+        <w:t xml:space="preserve">Processing of human body model by computer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">良好</w:t>
+        <w:t xml:space="preserve">good </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2017/01/01-2019/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2017/01/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘肃兰州 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Lanzhou, Gansu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">7.8 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:7.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">pdf</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">蒙特卡洛方法, 体素模型, 碳离子, 当量剂量</w:t>
+        <w:t xml:space="preserve">Theme:Monte Carlo method, voxel model, carbon ion, equivalent dose</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2017</w:t>
+        <w:t xml:space="preserve">Time:2017</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">兰州,  甘肃省 </w:t>
+        <w:t xml:space="preserve">Place:Gansu,  Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">肖国青 </w:t>
+        <w:t xml:space="preserve">contributors:XIAO Guoqing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">肖国青  </w:t>
+        <w:t xml:space="preserve">author:XIAO Guoqing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:XIAO Guoqing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2017YFC0107500</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">多模式引导的多粒子生物适形调强新技术研究与实现</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Research and implementation of a new conformal intensity modulation technique for multi-particle biology guided by multi-modes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">肖国青. 碳离子放疗过程中病人体内器官次级中子剂量的蒙特卡洛计算. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.IMP.DB4142.2023.</w:t>
+        <w:t xml:space="preserve">XIAO Guoqing. Monte Carlo simulation of secondary neutron dose in major organs in RPI-Adult male phantom during carbon ion radiotherapy. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.IMP.DB4142.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>