--- v1 (2026-06-15)
+++ v2 (2026-08-01)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Monte Carlo simulation of secondary neutron dose in major organs in RPI-Adult male phantom during carbon ion radiotherapy</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">碳离子放疗过程中病人体内器官次级中子剂量的蒙特卡洛计算</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.imp.db4142.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Monte Carlo simulation of secondary neutron dose in major organs in RPI-Adult male phantom during carbon ion radiotherapy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.IMP.DB4142.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.imp.db4142.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.IMP.DB4142.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">In this paper, Monte Carlo method is used to simulate the absorbed dose and equivalent dose of secondary neutrons generated in the process of carbon ion radiotherapy to the main organs of human body. The primary collimator, ridge filter, range shifter and multileaf collimator of the heavy ion beam delivery system of the Institute of Modern Physics (IMP) of the Chinese Academy of sciences are modeled by MCNPX. The simulation results show that the 400 MeV / u carbon ion uniform irradiation field passes through the imp passive beam delivery system and is incident on the RPI adult male phantom, The secondary neutron energy spectrum, absorbed dose and equivalent dose in the main organs of the whole body were calculated. The results show that when the pituitary tumor is treated and given a prescribed dose of 50 Gy, the neutron energy spectrum in different organs shows that the range of secondary neutron energy is relatively large, and the maximum energy is as high as several hundred MeV; The equivalent doses of brain, skull and lens were 53.18, 32.43 and 33.20 mSv; The dose of organs far away from the brain, such as chest, lung and prostate, was very low, less than 0.4 mSv. Conclusion: Monte Carlo method and computer simulation human body model are used to simulate the process of carbon ion radiotherapy, and the secondary neutron energy spectrum and dose in most organs of the whole body are counted. The results and conclusions of this study, combined with relevant data, can provide reference for clinical study of long-term effects of carbon ion radiotherapy. </w:t>
+        <w:t xml:space="preserve">本文使用蒙特卡洛方法模拟了在碳离子放疗过程中产生的次级中子对人体主要器官的吸收剂量和当量剂量。基于中国科学院近代物理研究所（IMP）的重离子深层肿瘤治疗的束流配送系统治疗头，使用MCNPX对该系统的初级准直器、脊型过滤器、射程移位器以及多叶准直器进行建模，模拟计算400 MeV/u碳离子均匀照射野经过IMP被动式束流配送系统，入射到RPI-Adult男性体模后，统计全身主要器官内的次级中子能谱和吸收剂量与当量剂量。结果表明，当脑垂体瘤接受治疗并给予50 Gy处方剂量时，不同器官内的中子能谱显示所产生的次级中子能量范围比较大，最大能量高达几百MeV；而且脑部部分器官的中子当量剂量相对比较高，大脑、头盖骨和眼晶体当量剂量为53.18、32.43、33.20mSv；离脑部较远的器官，如胸部、肺以及前列腺剂量很低，都小于0.4 mSv。结论：利用蒙特卡洛方法和计算机仿真人体模型模拟了碳离子放疗过程，并统计了全身大部分器官内次级中子能谱和受到的剂量。本研究计算的结果和结论，再结合相关资料，可以为临床上研究碳离子放疗的远期效应提供参考。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">In this paper, Monte Carlo method is used to simulate the absorbed dose and equivalent dose of secondary neutrons generated in the process of carbon ion radiotherapy to the main organs of human body</w:t>
+        <w:t xml:space="preserve">本文使用蒙特卡洛方法模拟了在碳离子放疗过程中产生的次级中子对人体主要器官的吸收剂量和当量剂量</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Processing of human body model by computer</w:t>
+        <w:t xml:space="preserve">利用计算机人体模型加工</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">good </w:t>
+        <w:t xml:space="preserve">良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2017/01/01-2019/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017/01/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Lanzhou, Gansu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃兰州 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:7.8 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pdf</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Monte Carlo method, voxel model, carbon ion, equivalent dose</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">蒙特卡洛方法, 体素模型, 碳离子, 当量剂量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2017</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Gansu,  Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省,  兰州 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1419,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:XIAO Guoqing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">肖国青 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:XIAO Guoqing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">肖国青  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:XIAO Guoqing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">肖国青</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2017YFC0107500</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017YFC0107500</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Research and implementation of a new conformal intensity modulation technique for multi-particle biology guided by multi-modes</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">多模式引导的多粒子生物适形调强新技术研究与实现</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">XIAO Guoqing. Monte Carlo simulation of secondary neutron dose in major organs in RPI-Adult male phantom during carbon ion radiotherapy. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.IMP.DB4142.2023.</w:t>
+        <w:t xml:space="preserve">肖国青. 碳离子放疗过程中病人体内器官次级中子剂量的蒙特卡洛计算. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.IMP.DB4142.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>