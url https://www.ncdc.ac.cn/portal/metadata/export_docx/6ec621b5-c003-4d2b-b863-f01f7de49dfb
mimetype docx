--- v0 (2026-05-04)
+++ v1 (2026-06-18)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">四川甘孜州泸定县6.8级地震震中扩展200km范围土壤类型矢量数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Dataset of soil types  for the extension of 200 km from the epicenter of the magnitude 6.8 earthquake in Luding County, Ganzi Prefecture, Sichuan Province</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dataset of soil types  for the extension of 200 km from the epicenter of the magnitude 6.8 earthquake in Luding County, Ganzi Prefecture, Sichuan Province</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NCDC.db2460.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NCDC.db2460.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NCDC.db2460.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集为四川甘孜州泸定县6.8级（2022年9月5日）地震震中扩展200km范围土壤类型矢量数据。数据集内容主要包含土壤土类，亚类数据。</w:t>
+        <w:t xml:space="preserve">Dataset of soil types for the extension of 200 km from the epicenter of the magnitude 6.8 (September 5, 2022) earthquake in Luding County, Ganzi Prefecture, Sichuan Province. The content of the dataset mainly contains soil soil class, subclass data. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据来源于国家地球系统科学数据中心（http://www.geodata.cn）。</w:t>
+        <w:t xml:space="preserve">  Data source: National Earth System Science Data Center（ http://www.geodata.cn ）.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  按照震中扩展200km范围边界进行裁剪。</w:t>
+        <w:t xml:space="preserve">  Crops are made according to the 200km range boundary of the epicenter extension.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">  The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2000/01/01-2000/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2000/01/01-2000/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">阿坝州,成都市,甘孜州,乐山市,凉山州,眉山市,雅安市,宜宾市,昭通市 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Aba Prefecture, Chengdu City, Ganzi Prefecture, Leshan City, Liangshan Prefecture, Meishan City, Ya'an City, Yibin City, Zhaotong City </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">40.7 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:40.7 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">shp</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:shp</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤类型, 土类, 亚类</w:t>
+        <w:t xml:space="preserve">Theme:Soil type, soil type, subclass</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000</w:t>
+        <w:t xml:space="preserve">Time:2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">阿坝州,  成都市,  甘孜州,  乐山市,  凉山州,  眉山市,  雅安市,  宜宾市,  昭通市 </w:t>
+        <w:t xml:space="preserve">Place:Aba Prefecture,  Chengdu City,  Ganzi Prefecture,  Leshan City,  Liangshan Prefecture,  Meishan City,  Ya'an City,  Yibin City,  Zhaotong City </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 27.80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Minyufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星  </w:t>
+        <w:t xml:space="preserve">author:LI Hongxing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南. 四川甘孜州泸定县6.8级地震震中扩展200km范围土壤类型矢量数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NCDC.db2460.2022.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan. Dataset of soil types  for the extension of 200 km from the epicenter of the magnitude 6.8 earthquake in Luding County, Ganzi Prefecture, Sichuan Province. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NCDC.db2460.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>