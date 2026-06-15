--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe integrated remote sensing joint test: surface roughness data set of biandukou intensive observation area during the pre-test period (2007)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河综合遥感联合试验：预试验期扁都口加密观测区地表粗糙度数据集（2007年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1798.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe integrated remote sensing joint test: surface roughness data set of biandukou intensive observation area during the pre-test period (2007)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1728</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1798.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1728</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset contains: (1) Sample plot 1; （2) Sample plot 2; （3) GPS point coordinates and plot description of biandukou quadrat; （4) Rough - pre test flat mouth 1; （5) Rough - pre test flat mouth 2; This data can provide basic data for the development and verification of microwave remote sensing algorithms. The data set mainly includes the original photos of roughness measurement at each sampling point of biandukou quadrat 1 and biandukou quadrat 2 during the pre-test in the upstream cold area, and the calculation results of surface height standard deviation (CM) and correlation length (CM). The roughness data is collected by digital photography, and then the top of each spoke in the photo and the four corners of the board are manually digitally sampled under ArcView software to obtain the image coordinate value. After geometric correction, the height of each spoke is calculated, and then the surface height standard deviation and surface correlation length are calculated according to the formula. </w:t>
+        <w:t xml:space="preserve">  本数据集包含：   （1）样地1；   （2）样地2；   （3）扁都口样方GPS点坐标及样地描述；   （4）Roughness-预试验扁都口1；   （5）Roughness-预试验扁都口2；   本数据可为发展和验证微波遥感算法提供基本数据。数据集主要内容有上游寒区预试验时扁都口样方1和扁都口样方2中各采样点的粗糙度测量原始照片，及表面高度标准离差（cm）和相关长度（cm）的计算结果。粗糙度数据通过数码照相采集，然后在ArcView软件下，对照片中每根辐条的顶端以及板子的四角做手工数字化采样，获得其图像坐标值，经过几何校正后，计算得到每根辐条的高度，然后按公式计算表面高度标准离差和表面相关长度。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Each quadrat of flat mouth is 3grid × 3grid, 30m for each grid × 30m。 The calculation formula is shown in pages 234-236, Volume II, microwave remote sensing. In the roughness data file, the first is the sample name, and then the data body includes 4 columns (number, file name, standard deviation and correlation length). Each file name, i.e. TXT file, corresponds to a sampling photo, and the standard deviation (CM) and correlation length (CM) represent the roughness. This is followed by the length of 101 spokes in each photo, which belongs to the intermediate result to check and correct.</w:t>
+        <w:t xml:space="preserve">  扁都口各样方均为3Grid×3Grid，每个Grid均为30m×30m。其计算公式见《微波遥感》第二卷234-236页。粗糙度数据文件中，首先是样点名称，之后数据正文包括4列（编号、文件名、标准离差、相关长度）。每一个文件名，即txt文件对应一张采样照片，标准离差（cm）与相关长度（cm）即代表了粗糙度。之后是每张照片中101根辐条的长度，属于中间结果，用以检查校正。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The roughness data is collected by digital photography, and then the top of each spoke in the photo and the four corners of the board are manually digitally sampled under ArcView software to obtain the image coordinate value. After geometric correction, the height of each spoke is calculated, and then the surface height standard deviation and surface correlation length are calculated according to the formula. The calculation formula is shown in pages 234-236, Volume II, microwave remote sensing   In the roughness data file, the first is the sample name, and then the data body includes 4 columns (number, file name, standard deviation and correlation length). Each file name, i.e. TXT file, corresponds to a sampling photo, and the standard deviation (CM) and correlation length (CM) represent the roughness. This is followed by the length of 101 spokes in each photo, which belongs to the intermediate result to check and correct.</w:t>
+        <w:t xml:space="preserve">  粗糙度数据通过数码照相采集，然后在ArcView软件下，对照片中每根辐条的顶端以及板子的四角做手工数字化采样，获得其图像坐标值，经过几何校正后，计算得到每根辐条的高度，然后按公式计算表面高度标准离差和表面相关长度。其计算公式见《微波遥感》第二卷234-236页。   粗糙度数据文件中，首先是样点名称，之后数据正文包括4列（编号、文件名、标准离差、相关长度）。每一个文件名，即txt文件对应一张采样照片，标准离差（cm）与相关长度（cm）即代表了粗糙度。之后是每张照片中101根辐条的长度，属于中间结果，用以检查校正。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2007/10/17-2007/10/18</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2007/10/17-2007/10/18</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, upstream cold region, hydrological test area, biandukou intensive observation area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,上游寒区水文试验区,扁都口加密观测区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:506.3 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">506.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jpg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Surface roughness, geodesy, digital sampling</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地表粗糙度, 大地测量, 数字化采样</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2007</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2007</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Hydrological test area in upper cold region,  Heihe River Basin,  Flat mouth encrypted observation area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">上游寒区水文试验区,  黑河流域,  扁都口加密观测区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:JIN Rui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">晋锐 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:JIN Rui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">晋锐  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:JIN Rui </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">晋锐</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">JIN Rui. Heihe integrated remote sensing joint test: surface roughness data set of biandukou intensive observation area during the pre-test period (2007). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1728.</w:t>
+        <w:t xml:space="preserve">晋锐. 黑河综合遥感联合试验：预试验期扁都口加密观测区地表粗糙度数据集（2007年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1728.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>