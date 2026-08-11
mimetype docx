--- v0 (2026-06-27)
+++ v1 (2026-08-11)
@@ -2,1115 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">塔里木-准噶尔盆地荒漠植物群落厘米级正射图集（2018年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Centimeter scale Orthophoto Atlas of Desert Plant Community in Tarim the Junggar Basin (2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Centimeter scale Orthophoto Atlas of Desert Plant Community in Tarim the Junggar Basin (2018)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.i-veg.db7044.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.i-veg.db7044.2025</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.I-VEG.DB7044.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desert</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本图集以新疆北部准噶尔盆地、南部塔里木盆地为核心，利用大疆精灵系列无人机（DJI phantom 3和4），对典型的荒漠植物群落进行垂直向下连续拍摄，最终整合成为约100 m×100 m的荒漠植物群落厘米级正射图像，建群种或优势种包括：白梭梭、霸王、白刺、短叶假木贼、盐爪爪、泡泡刺、驼绒藜、膜果麻黄等。</w:t>
+        <w:t xml:space="preserve">This atlas takes the the Junggar Basin in the north of Xinjiang and the Tarim Basin in the south as the core, and uses the Dajiang Spirit series UAVs (DJI phantom 3 and 4) to take vertical downward continuous photographs of typical desert plant communities, and finally integrates them into about 100 m × A centimeter level orthophoto image of a desert plant community at a height of 100 meters, with established or dominant species including: white shuttle, king, white thorn, short leaved pseudosepia, salt claw, bubble thorn, Camellia sinensis, membranous fruit ephedra, etc. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  植物群落低空航拍。</w:t>
+        <w:t xml:space="preserve"> Low altitude aerial photography of plant communities.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  选择景观较为均一的典型荒漠植物群落，在大疆DJI飞控应用中规划无人机作业目标区，设置航向重叠率85%和旁向重叠率80%，飞行高度相对起飞点20 m，执飞无人机沿航线依次采集照片后返回。在Agisoft PhotoScan、大疆智图等软件中导入单个作业目标区采集的所有航拍照片，进行二维可见光实景的重建。</w:t>
+        <w:t xml:space="preserve"> elect a typical desert plant community with a relatively uniform landscape, and plan a drone operation target area in the DJI flight control application in Xinjiang. Set a heading overlap rate of 85% and a lateral overlap rate of 80%, with a flight altitude of 20 meters relative to the takeoff point. The drone will collect photos along the route and return. Import all aerial photos collected from a single operation target area into software such as Agisoft PhotoScan and DJITU for 2D visible light reconstruction.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量较好。</w:t>
+        <w:t xml:space="preserve"> The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2018/01/01-2018/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2018/01/01-2018/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">塔里木盆地,准格尔盆地 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Tarim Basin, Jungar Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">18.2 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:18.2 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...93 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">典型荒漠植物群落, 珍稀濒危植物群落, 无人机正射图像</w:t>
+        <w:t xml:space="preserve">Theme:Typical desert plant communities, rare and endangered plant communities, drone orthophoto images</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学其他学科 , 自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:Geography and other disciplines , physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2018</w:t>
+        <w:t xml:space="preserve">Time:2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">准噶尔盆地,  塔里木盆地 </w:t>
+        <w:t xml:space="preserve">Place:The Junggar Basin,  Tarim Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1144,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 48.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1233,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 75.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1317,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1406,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1494,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">09314967592</w:t>
+        <w:t xml:space="preserve">phone:09314967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">连杰 </w:t>
+        <w:t xml:space="preserve">contributors:LIAN Jie </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">连杰  </w:t>
+        <w:t xml:space="preserve">author:LIAN Jie </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:LIAN Jie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2017FY100200</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">中国荒漠主要植物群落调查</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Survey of main plant communities in Chinese desert</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">连杰. 塔里木-准噶尔盆地荒漠植物群落厘米级正射图集（2018年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.I-VEG.DB7044.2025.</w:t>
+        <w:t xml:space="preserve">LIAN Jie. Centimeter scale Orthophoto Atlas of Desert Plant Community in Tarim the Junggar Basin (2018). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.I-VEG.DB7044.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>