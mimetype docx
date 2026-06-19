--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河流域生态水文样带调查：2013年上中游植被数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Dataset of investigation of eco-hydrology transect in Heihe river basin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dataset of investigation of eco-hydrology transect in Heihe river basin</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3842.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3842.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.706</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">每个样地的样方大小为：主林层为乔木，20m x 20m，调查的指标有树高、冠幅、胸径；主林层为灌木，10m x 10m，调查的主要指标有高度、地径、冠幅、地上和地下生物量；只有草本则为为1m x 1m，调查的主要指标是高度、株数、生物量；农田主要调查当季作物类型和防护林状况。 数据为excel文件，分为草本层、灌木层、乔木层以及生境要素调查记录表。</w:t>
+        <w:t xml:space="preserve">The survey data of eco hydrological transect mainly include vegetation data, soil physical and chemical properties and hydrological data. The vegetation survey in the upper and middle reaches was carried out according to various community types in different zones. The vegetation surveyed mainly included trees, shrubs and herbs. The results showed that the height of the sample was 10m, the height of the sample was 10m, and the height of the sample was 10m The main indicators of the survey were height, number of plants and biomass, and the crop types and shelterbelt status of the current season were mainly investigated in farmland. The data is excel file, which is divided into herb layer, shrub layer, tree layer and habitat element survey record. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">生态水文样带调查数据主要有植被数据和土壤理化性质和水文数据。上中游植被调查根据不同样带内各种群落类型进行调查，调查的植被主要有乔木、灌木和草本。</w:t>
+        <w:t xml:space="preserve">The survey data of eco hydrological transect mainly include vegetation data, soil physical and chemical properties and hydrological data. The vegetation survey in the upper and middle reaches was carried out according to various community types in different zones. The vegetation surveyed mainly included trees, shrubs and herbs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">原始数据，未经人工处理</w:t>
+        <w:t xml:space="preserve">Raw data without manual processing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据质量良好</w:t>
+        <w:t xml:space="preserve">Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2013/04/05-2013/09/20</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2013/04/05-2013/09/20</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.0 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:1.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">Excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">生物量, 灌木, 草本, 乔木</w:t>
+        <w:t xml:space="preserve">Theme:Biomass, Shrub, Herbs, Arbor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2001 2013</w:t>
+        <w:t xml:space="preserve">Time:2001 2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河中游,  黑河流域 </w:t>
+        <w:t xml:space="preserve">Place:Middle Heihe,  Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.06</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,883 +1185,589 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星 </w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">苏永红 </w:t>
+        <w:t xml:space="preserve">contributors:Su yonghong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">author:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Heihe project data management center </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:91025002</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">“黑河流域生态-水文过程集成研究”重大研究计划：黑河流域生态水文样带调查</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:40725001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">荒漠绿洲水文-生态过程耦合试验模拟研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">苏永红. 黑河流域生态水文样带调查：2013年上中游植被数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.706.</w:t>
+        <w:t xml:space="preserve">Su yonghong. Dataset of investigation of eco-hydrology transect in Heihe river basin. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.706.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>