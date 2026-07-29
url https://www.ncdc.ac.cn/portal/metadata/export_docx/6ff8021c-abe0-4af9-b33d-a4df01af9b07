--- v0 (2026-06-13)
+++ v1 (2026-07-29)
@@ -2,1154 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">使用时间序列 Planet-NICFI 影像生成的东南亚树木覆盖精细地图数据集（2016-2021年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Fine-scale maps of tree cover generated using time-series Planet-NICFI imagery for Southeast Asia (2016-2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fine-scale maps of tree cover generated using time-series Planet-NICFI imagery for Southeast Asia (2016-2021)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.57760/sciencedb.07173</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.57760/sciencedb.07173</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">https://cstr.cn/31253.11.sciencedb.07173</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  基于开发的随机森林方法，为东南亚（SEA）生成了第一个准确的高分辨率时间序列树木覆盖产品，该产品整合了Planet-Norway的国际气候与森林倡议（NICFI）图像和Sentinel-1合成孔径雷达数据在Google Earth Engine平台上。Planet-NICFI 树木覆盖地图在六年（2016-2021 年）中以良好的准确性和高度一致性进行了测绘。4.77 m 的基线树木覆盖图可以转换为 SEA 的各种分辨率的森林覆盖图，以满足不同用户的需求。此外，该树木覆盖产品可以通过计算孤立的树木数量和监测狭长森林覆盖的移除情况，帮助解决森林覆盖绘图中的四舍五入误差。</w:t>
+        <w:t xml:space="preserve">Based on the developed random forest method, the first accurate high-resolution time-series tree cover product was generated for Southeast Asia (SEA), which integrates Planet Norway's International Climate and Forest Initiative (NICFI) images and Sentinel-1 synthetic aperture radar data on the Google Earth Engine platform. The Planet NICFI tree cover map was surveyed with good accuracy and high consistency over six years (2016-2021). The baseline tree cover map of 4.77 meters can be converted into forest cover maps of various resolutions in SEA to meet the needs of different users. In addition, this tree cover product can help address rounding errors in forest cover mapping by calculating the number of isolated trees and monitoring the removal of narrow forest cover. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Planet-NICFI   Sentinel-1</w:t>
+        <w:t xml:space="preserve">    Planet-NICFI     Sentinel-1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  整合Planet-NICFI 和 Sentinel-1 SAR 影像，以生成用于 SEA 的高分辨率 （4.77 m） 年度树木覆盖地图产品，覆盖时间从 2015 年到 2021 年。   数据处理过程如下：（1）映射树木覆盖的定义；（2）影像预处理；（3）生成树覆盖图产品的时间序列；（4）统计准确性评估。</w:t>
+        <w:t xml:space="preserve">    Integrate Planet NICFI and Sentinel-1 SAR images to generate high-resolution (4.77 m) annual tree cover map products for SEA, covering the period from 2015 to 2021.     The data processing process is as follows: (1) Mapping the definition of tree coverage; (2) Image preprocessing; (3) Generate time series of tree coverage products; (4) Statistical accuracy assessment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该树木覆盖图在用户 accuracy、producer's accuracy 和 overall accuracy。用户的准确性和该树木覆盖图的总体准确率超过 0.083。ESA WorldCover 2020 年 2021 年的表现与该 Planet-NICFI 树木覆盖地图相似。特别是用户的准确性、生产商的准确性和整体的准确性 ESA WorldCover 2020 分别下降了 0.020、0.008 和 0.017 （图 4）。这可能是因为都使用 SAR 影像作为输入，并且应用基于 RF 的机器学习方法对该树木覆盖进行分类。</w:t>
+        <w:t xml:space="preserve">    The tree coverage map is evaluated in terms of user accuracy, producer's accuracy, and overall accuracy. The accuracy of the user and the overall accuracy of the tree coverage map exceed 0.083. The performance of ESA WorldCover in 2020 and 2021 is similar to that of the Planet NICFI tree cover map. In particular, the accuracy of users, manufacturers, and the overall accuracy of ESA WorldCover 2020 decreased by 0.020, 0.008, and 0.017, respectively (Figure 4). This may be because SAR images are used as input and RF based machine learning methods are applied to classify the tree cover. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2016/01/01-2021/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2016/01/01-2021/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">东南亚 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Southeast Asia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">141.6 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:141.6 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">树木覆盖, Planet-NICFI, 时间序列</w:t>
+        <w:t xml:space="preserve">Theme:Tree coverage, Planet NICFI, time series</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2016 2017 2018 2019 2020 2021</w:t>
+        <w:t xml:space="preserve">Time:2016 2017 2018 2019 2020 2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">东南亚 </w:t>
+        <w:t xml:space="preserve">Place:Southeast Asia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1183,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1272,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1356,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1445,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1533,812 +1185,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">曾振中 </w:t>
+        <w:t xml:space="preserve">contributors:ZENG Zhenzhong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">曾振中  </w:t>
+        <w:t xml:space="preserve">author:ZENG Zhenzhong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:ZENG Zhenzhong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">曾振中. 使用时间序列 Planet-NICFI 影像生成的东南亚树木覆盖精细地图数据集（2016-2021年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:https://cstr.cn/31253.11.sciencedb.07173.</w:t>
+        <w:t xml:space="preserve">ZENG Zhenzhong. Fine-scale maps of tree cover generated using time-series Planet-NICFI imagery for Southeast Asia (2016-2021). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:https://cstr.cn/31253.11.sciencedb.07173.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Yang F, Zeng Z. Refined fine-scale mapping of tree cover using time series of Planet-NICFI and Sentinel-1 imagery for Southeast Asia (2016–2021)[J]. Earth System Science Data, 2023, 15, (9): 4011-4021. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-15-4011-2023.</w:t>
       </w:r>