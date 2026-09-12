--- v1 (2026-07-29)
+++ v2 (2026-09-12)
@@ -2,878 +2,1154 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fine-scale maps of tree cover generated using time-series Planet-NICFI imagery for Southeast Asia (2016-2021)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">使用时间序列 Planet-NICFI 影像生成的东南亚树木覆盖精细地图数据集（2016-2021年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.57760/sciencedb.07173</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Fine-scale maps of tree cover generated using time-series Planet-NICFI imagery for Southeast Asia (2016-2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://cstr.cn/31253.11.sciencedb.07173</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.57760/sciencedb.07173</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://cstr.cn/31253.11.sciencedb.07173</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">开放获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Based on the developed random forest method, the first accurate high-resolution time-series tree cover product was generated for Southeast Asia (SEA), which integrates Planet Norway's International Climate and Forest Initiative (NICFI) images and Sentinel-1 synthetic aperture radar data on the Google Earth Engine platform. The Planet NICFI tree cover map was surveyed with good accuracy and high consistency over six years (2016-2021). The baseline tree cover map of 4.77 meters can be converted into forest cover maps of various resolutions in SEA to meet the needs of different users. In addition, this tree cover product can help address rounding errors in forest cover mapping by calculating the number of isolated trees and monitoring the removal of narrow forest cover. </w:t>
+        <w:t xml:space="preserve">  基于开发的随机森林方法，为东南亚（SEA）生成了第一个准确的高分辨率时间序列树木覆盖产品，该产品整合了Planet-Norway的国际气候与森林倡议（NICFI）图像和Sentinel-1合成孔径雷达数据在Google Earth Engine平台上。Planet-NICFI 树木覆盖地图在六年（2016-2021 年）中以良好的准确性和高度一致性进行了测绘。4.77 m 的基线树木覆盖图可以转换为 SEA 的各种分辨率的森林覆盖图，以满足不同用户的需求。此外，该树木覆盖产品可以通过计算孤立的树木数量和监测狭长森林覆盖的移除情况，帮助解决森林覆盖绘图中的四舍五入误差。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Planet-NICFI     Sentinel-1</w:t>
+        <w:t xml:space="preserve">  Planet-NICFI   Sentinel-1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Integrate Planet NICFI and Sentinel-1 SAR images to generate high-resolution (4.77 m) annual tree cover map products for SEA, covering the period from 2015 to 2021.     The data processing process is as follows: (1) Mapping the definition of tree coverage; (2) Image preprocessing; (3) Generate time series of tree coverage products; (4) Statistical accuracy assessment.</w:t>
+        <w:t xml:space="preserve">  整合Planet-NICFI 和 Sentinel-1 SAR 影像，以生成用于 SEA 的高分辨率 （4.77 m） 年度树木覆盖地图产品，覆盖时间从 2015 年到 2021 年。   数据处理过程如下：（1）映射树木覆盖的定义；（2）影像预处理；（3）生成树覆盖图产品的时间序列；（4）统计准确性评估。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The tree coverage map is evaluated in terms of user accuracy, producer's accuracy, and overall accuracy. The accuracy of the user and the overall accuracy of the tree coverage map exceed 0.083. The performance of ESA WorldCover in 2020 and 2021 is similar to that of the Planet NICFI tree cover map. In particular, the accuracy of users, manufacturers, and the overall accuracy of ESA WorldCover 2020 decreased by 0.020, 0.008, and 0.017, respectively (Figure 4). This may be because SAR images are used as input and RF based machine learning methods are applied to classify the tree cover. </w:t>
+        <w:t xml:space="preserve">  该树木覆盖图在用户 accuracy、producer's accuracy 和 overall accuracy。用户的准确性和该树木覆盖图的总体准确率超过 0.083。ESA WorldCover 2020 年 2021 年的表现与该 Planet-NICFI 树木覆盖地图相似。特别是用户的准确性、生产商的准确性和整体的准确性 ESA WorldCover 2020 分别下降了 0.020、0.008 和 0.017 （图 4）。这可能是因为都使用 SAR 影像作为输入，并且应用基于 RF 的机器学习方法对该树木覆盖进行分类。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2016/01/01-2021/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2016/01/01-2021/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Southeast Asia </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">东南亚 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:141.6 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">141.6 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.77m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Tree coverage, Planet NICFI, time series</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">树木覆盖, Planet-NICFI, 时间序列</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2016 2017 2018 2019 2020 2021</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2016 2017 2018 2019 2020 2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Southeast Asia </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">东南亚 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1272,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1356,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1445,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,587 +1533,834 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:ZENG Zhenzhong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">曾振中 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:ZENG Zhenzhong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">曾振中  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:ZENG Zhenzhong </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">曾振中</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">ZENG Zhenzhong. Fine-scale maps of tree cover generated using time-series Planet-NICFI imagery for Southeast Asia (2016-2021). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:https://cstr.cn/31253.11.sciencedb.07173.</w:t>
+        <w:t xml:space="preserve">曾振中. 使用时间序列 Planet-NICFI 影像生成的东南亚树木覆盖精细地图数据集（2016-2021年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:https://cstr.cn/31253.11.sciencedb.07173.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yang F, Zeng Z. Refined fine-scale mapping of tree cover using time series of Planet-NICFI and Sentinel-1 imagery for Southeast Asia (2016–2021)[J]. Earth System Science Data, 2023, 15, (9): 4011-4021. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-15-4011-2023.</w:t>
+        <w:t xml:space="preserve">Yang F, Zeng Z. Refined fine-scale mapping of tree cover using time series of Planet-NICFI and Sentinel-1 imagery for Southeast Asia (2016–2021)[J/OL]. Earth System Science Data, 2023, 15(9): 4011-4021. DOI: 10.5194/essd-15-4011-2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>