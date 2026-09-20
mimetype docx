--- v0 (2026-05-07)
+++ v1 (2026-09-20)
@@ -2326,53 +2326,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cao S, Li M, Zhu Z, Wang Z, Zha J, Zhao W, Duanmu Z, Chen J, Zheng Y, Chen Y, Myneni R B, Piao S. Spatiotemporally consistent global dataset of the GIMMS leaf area index (GIMMS LAI4g) from 1982 to 2020[J]. Earth Syst. Sci. Data, 2023-11-01, 15, (11): 4877-4899. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-15-4877-2023.</w:t>
+        <w:t xml:space="preserve">Cao S, Li M, Zhu Z, Wang Z, Zha J, Zhao W, Duanmu Z, Chen J, Zheng Y, Chen Y, Myneni RB, Piao S. Spatiotemporally consistent global dataset of the GIMMS leaf area index (GIMMS LAI4g) from 1982 to 2020[J/OL]. Earth Syst. Sci. Data, 2023-11-01, 15(11): 4877-4899. DOI: 10.5194/essd-15-4877-2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>