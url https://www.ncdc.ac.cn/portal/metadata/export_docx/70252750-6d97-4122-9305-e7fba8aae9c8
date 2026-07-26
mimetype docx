--- v0 (2026-05-14)
+++ v1 (2026-07-26)
@@ -2,878 +2,1093 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Comprehensive Ecohydrological Atlas of the Heihe River Basin: 2010 Boundary Map of the Heihe River Basin</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河流域生态水文综合地图集：黑河2010年流域边界图</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3753.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Comprehensive Ecohydrological Atlas of the Heihe River Basin: 2010 Boundary Map of the Heihe River Basin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.559</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3753.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.559</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Basic Geography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">基础地理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">"Heihe River Basin Ecological hydrological integrated atlas" is supported by the key project of ecological hydrological process integration research in Heihe River Basin. It aims at data sorting and service of integrated research on Ecological hydrological process of Heihe River Basin. The atlas will provide a comprehensive and detailed background introduction and basic data set of Heihe River Basin for researchers. The boundary map of Heihe River Basin in 2010 is one of the basic geographic chapters of atlas, with scale of 1:2500000, positive axis equal product conic projection, standard latitude: 2547 Data sources: boundary data of Heihe River Basin in 2010, road data of Heihe River Basin in 2010, administrative boundary data of 1 million Heihe River Basin in 2008, residential area data of Heihe River Basin in 2009 and 100000 river data in 2009 </w:t>
+        <w:t xml:space="preserve">“黑河流域生态-水文综合地图集”获黑河流域生态-水文过程集成研究-重点项目的支持，旨在面向黑河流域生态-水文过程集成研究的数据整理与服务，图集将为研究人员提供一个全面而详实的黑河流域背景介绍及基础数据集。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data sources: boundary data of Heihe River Basin in 2010, road data of Heihe River Basin in 2010, administrative boundary data of 1 million Heihe River Basin in 2008, residential area data of Heihe River Basin in 2009 and river data of 100000 in 2009</w:t>
+        <w:t xml:space="preserve">数据源：2010年黑河流域边界数据、2010年黑河流域道路数据、2008年100万黑河流域行政边界数据、2009年黑河流域居民点数据、2009年10万河流数据</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The boundary map of the Heihe River Basin in 2010 is one of the basic geographic sections of the atlas, with a scale of 1:2500000 and a normal axis equal volume conic projection.</w:t>
+        <w:t xml:space="preserve">黑河流域2010年边界图是图集基础地理篇中一幅，比例尺1:2500000，正轴等积圆锥投影。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2010/01/01-2010/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010/01/01-2010/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:24.9 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">24.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TIFF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25000.0m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Atlas, boundaries, basic geography</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地图集, 边界, 基础地理</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2010</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin,  middle and lower reaches,  Heihe River </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,  中下游,  黑河 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1122,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1211,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 96.07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1295,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1384,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1472,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Heihe project data management center </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河计划数据管理中心</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967287</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967287</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:westdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">westdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:ZHAO Jun,  Wang jianhua </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">赵军,  王建华  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Heihe project data management center </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河计划数据管理中心  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:ZHAO Jun </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">赵军</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">ZHAO Jun, Wang jianhua. Comprehensive Ecohydrological Atlas of the Heihe River Basin: 2010 Boundary Map of the Heihe River Basin. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.559.</w:t>
+        <w:t xml:space="preserve">赵军,王建华 . 黑河流域生态水文综合地图集：黑河2010年流域边界图. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.559.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>