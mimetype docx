--- v0 (2026-07-25)
+++ v1 (2026-09-08)
@@ -2,878 +2,1115 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2014 digital elevation model data set of Mostag area</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2014年慕士塔格地区数字高程模型数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.DIMaC.db0055.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2014 digital elevation model data set of Mostag area</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.DIMaC.2020.98</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.DIMaC.db0055.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.DIMaC.2020.98</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Glacier</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set aims at the mustag area, including the glacier and its surrounding areas, and obtains the DEM of the area in 2014 by using remote sensing images. The data set contains one band, which is mainly based on the difference of time difference and camera angle, and the digital elevation model of glacier area is obtained in ERDAS software based on the principle of forward intersection. The data set is mainly the data extracted from remote sensing images, which only represents the acquisition time of remote sensing images. The date is March 2014. Fully open sharing is adopted. The data set contains dem2014, a total of 1 band. Data set file name and band name are as follows: data set file name: 2014 MUZTAG area digital elevation model data set, dem2014-2014 digital elevation model of the region, unit: meter (m). </w:t>
+        <w:t xml:space="preserve">本数据集针对慕士塔格地区，包括慕士塔格地区冰川及周边区域，利用遥感影像获取的2014年该地区数字高程模型。数据集包含1个波段，主要利用可见光立体像对，基于时差和摄影角度差异，通过前方交会的原理在erdas软件中，获取的冰川区数字高程模型。数据集主要为遥感影像提取资料，仅表示遥感影像获取时间的数字高程模型，时间为2014年3月。采用完全开放共享。数据集包含DEM2014，共1个波段。数据集文件名及波段名称对应如下：数据集文件名：2014年慕士塔格地区数字高程模型数据集，DEM2014——2014年该地区数字高程模型，单位：米(m)。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is mainly interpreted data, and the main data source is aster optical stereo image remote sensing data.</w:t>
+        <w:t xml:space="preserve">本数据集主要为解译数据，数据主要来源为ASTER光学立体像对遥感数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Based on the difference of time difference and photography angle, the digital elevation model of glacier area is obtained in ERDAS software based on the principle of forward intersection.</w:t>
+        <w:t xml:space="preserve">利用可见光立体像对，基于时差和摄影角度差异，通过前方交会的原理在erdas软件中，获取的冰川区数字高程模型。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The DEM extraction module of Envi 4.7 software is used to extract DEM data from stereo image pairs. In order to eliminate the stripe effect and improve the stability and reliability of DEM data extraction, the radiometric correction parameters in the data source are used to correct the stereo image pair. In the process of DEM data extraction, according to the distribution of typical research areas, the stereo image pairs are divided into blocks, covering at least 20 GCPs in each typical research area, and evenly distributed in non glacial areas. The elevation control points are extracted from the historical topographic map data of China, and the plane control points are extracted from the Landsat TM + image of the same period. </w:t>
+        <w:t xml:space="preserve">采用ENVI 4.7 软件中的“DEM Extraction”模块，对立体像对进行DEM数据提取。利用 数据源中的辐射校正参数对立体像对进行校正，从而消除 影像中的条带效应，提高DEM 数据提取的稳定性和可靠性。在DEM 数据提取过程中，按照典型研究区的分布对立体像对进行分区块处理覆盖每个典型研究区的立体像对至少采用20 个GCP，且均匀分布在非冰川区，其中高程控制点提取自中国历史地形图数据，平面控制点提取自同时期的LandSat TM+影像。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2014/03/01-2014/03/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2014/03/01-2014/03/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Mostag </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">慕士塔格 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:9.4 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TIFF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30.0m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Mostag, DEM, stereo pair</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">慕士塔格, DEM, 立体像对</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2014</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Mostag </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">慕士塔格 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1144,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1233,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 74.88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1317,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 75.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1406,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1494,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:lihongxing@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lihongxing@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:LIU Shiyin,  Zhang zhen </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘时银,  张震 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:WU Kunpeng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴坤鹏  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:WU Kunpeng , LIU Shiyin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴坤鹏, 刘时银</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2013FY111400</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013FY111400</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国西部主要冰川作用中心冰量变化调查</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">LIU Shiyin, Zhang zhen. 2014 digital elevation model data set of Mostag area. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.DIMaC.2020.98.</w:t>
+        <w:t xml:space="preserve">刘时银,张震. 2014年慕士塔格地区数字高程模型数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.DIMaC.2020.98.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>