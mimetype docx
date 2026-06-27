--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -2,878 +2,1154 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dataset of the Temperature Effect of Arctic Land Vegetation Greening</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">北极陆地植被变绿的温度效应数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.arctic-change.db7154.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Dataset of the Temperature Effect of Arctic Land Vegetation Greening</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ARCTIC-CHANGE.DB7154.2026</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.arctic-change.db7154.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ARCTIC-CHANGE.DB7154.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Polar region</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">极地</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  本数据集致力于填补北极植被变绿对区域增温反馈效应量化研究中的空白，数据核心基于对1982年至2015年间北极地区陆地表面和大气变量的遥感产品和再分析数据的综合处理。主要输入包括：植被指数（NDVI）（采用GIMMS3g、PKU GIMMS等多个产品以确保鲁棒性）、近地表气温（TEM）（采用CRU TS、UDEL、CHGN的多产品平均值，以降低单一数据源不确定性）、地表反照率、蒸散发和水汽（主要采用ERA5、MERRA-2等再分析产品）。所有数据均统一重采样至10 km EASE-Grid 网格。数据的精度评估采用了与 FLUXNET 2015 北极地区通量站观测数据进行对比验证的方法，通过计算相关系数（CC）和相对偏差（RB）来确保输入数据的可靠性。其中，多产品平均气温被证实具有最高的准确性（最低相对偏差-10.36%）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Normalized Difference Vegetation Index (NDVI) (utilizing multiple products such as GIMMS3g and PKU GIMMS to ensure robustness), near-surface Air Temperature (TEM) (using the multi-product average of CRU TS, UDEL, and CHGN to mitigate single-source uncertainty), surface albedo, evapotranspiration, and water vapor (primarily sourced from ERA5, MERRA-2, and other reanalysis products).</w:t>
+        <w:t xml:space="preserve">  植被指数（NDVI）（采用GIMMS3g、PKU GIMMS等多个产品以确保鲁棒性）、近地表气温（TEM）（采用CRU TS、UDEL、CHGN的多产品平均值，以降低单一数据源不确定性）、地表反照率、蒸散发和水汽（主要采用ERA5、MERRA-2等再分析产品）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The data processing and modeling methodology of this dataset aim to establish a unified, knowledge-driven analytical framework for precisely disentangling the temperature feedback effect of Arctic vegetation greening. The data first underwent strict spatio-temporal standardization, where multi-source remote sensing and reanalysis products from 1982 to 2015 (including multiple sets of NDVI, air temperature, albedo, evapotranspiration, and water vapor) were uniformly resampled to a monthly resolution on a 10 km EASE-Grid. Robustness of key input data was further enhanced by calculating the multi-product average. The core modeling employs the Partial Least Squares Path Model (PLS-PM), a statistical method that uses prior knowledge to construct a causal path diagram. PLS-PM allows the study to simultaneously evaluate the direct effect and indirect feedback effects on air temperature, as NDVI changes influence it via three mediating variables—albedo, evapotranspiration, and water vapor—thereby achieving the quantitative decomposition of the total temperature effect.</w:t>
+        <w:t xml:space="preserve">  本数据集的数据加工和模型方法旨在建立一个统一的、知识驱动的数据分析框架，以精确解构北极植被变绿对气温的反馈效应。数据首先经历了严格的时空统一化，将1982年至2015年间的多源遥感产品和再分析数据（包括多套NDVI、气温、反照率、蒸散发和水汽）统一重采样至 10 km EASE-Grid 网格的月度分辨率，并通过计算多产品平均值来增强关键输入数据的稳健性。在去趋势的基础上，构建经验统计分析模型，在格点尺度上计算植被温度反馈效应。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> To ensure the scientific reliability of the calculated temperature feedback effects from vegetation greening, this dataset employed multiple, rigorous quality control and assessment mechanisms. Firstly, during the data preparation stage, multi-product integration was performed on key variables (such as NDVI and air temperature). By calculating the average values of multiple remote sensing and reanalysis datasets as input, this process effectively reduced the systematic biases and uncertainties inherent in single-source data, thereby enhancing the data's robustness. Secondly, the core accuracy assessment relied on validation against independent external observations: the study used actual monthly measured data from 11 flux stations within the FLUXNET 2015 network across the Arctic as a benchmark. All gridded products for air temperature, latent heat flux, and shortwave radiation were subjected to spatio-temporal matching and validation against these observations. Accuracy was primarily assessed using the Correlation Coefficient (CC) to measure consistency in temporal variation, and the Relative Bias (RB) to quantify systematic deviation. The assessment results confirmed that the multi-product averaged air temperature dataset exhibited the highest accuracy, with a relative bias of only -10.36%, thus verifying its reliability as input data for the model. </w:t>
+        <w:t xml:space="preserve">  本数据集为确保植被变绿温度反馈效应计算结果的科学可靠性，采用了多重严格的精度控制与评估机制。首先，在数据准备阶段，通过对关键变量（如NDVI和气温）进行多产品集成，即计算多种遥感和再分析数据集的平均值作为输入，有效降低了单一数据源的系统性偏差和不确定性，增强了数据的鲁棒性。其次，核心精度评估依赖于与外部独立观测的对比验证：研究使用FLUXNET 2015网络中北极地区的11个通量站的实测月度观测数据作为基准，对所有格网化的气温、潜热通量和短波辐射等产品进行了时空匹配和验证。精度评估主要采用相关系数（CC）来衡量时间变化上的一致性，并使用相对偏差（RB）来量化系统性偏差。评估结果显示，经过多产品平均处理的气温数据集表现出最高的准确性，其相对偏差仅为-10.36%，证实了其作为模型输入数据的可靠性。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1982/01/01-2015/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1982/01/01-2015/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Arctic Land </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">北极陆地 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:4.2 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Geotiff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10km</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">月</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Multi source data, vegetation, land evapotranspiration, temperature effects</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">多源数据, 植被, 陆地蒸散发, 温度效应</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气科学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1982 1983 1984 1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1982 1983 1984 1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Arctic </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">北极 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1272,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1356,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1445,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 66.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,612 +1533,887 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:09314967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">09314967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Yu Linfei,  Leng Guoyong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">俞琳飞,  冷国勇 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Yu Linfei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">俞琳飞  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Yu Linfei </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">俞琳飞</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2020YFA0608502</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020YFA0608502</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Impacts of Arctic Terrestrial Environmental Changes on Land–Atmosphere Energy–Water Exchanges and Their Climate Effects</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">北极陆地环境变化对地—气系统能—水交换的影响及其气候效应</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yu Linfei, Leng Guoyong. Dataset of the Temperature Effect of Arctic Land Vegetation Greening. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.ARCTIC-CHANGE.DB7154.2026.</w:t>
+        <w:t xml:space="preserve">俞琳飞,冷国勇. 北极陆地植被变绿的温度效应数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.ARCTIC-CHANGE.DB7154.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Yu Linfei, Leng Guoyong, Yao Lei, Lu Chenxi, Han S, Fan S. Disentangling the contributions of water vapor, albedo and evapotranspiration variations to the temperature effect of vegetation greening over the Arctic[J/OL]. Journal of Hydrology, 2025, 646:132331. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.1016/j.jhydrol.2025.132331.</w:t>
       </w:r>