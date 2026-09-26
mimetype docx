--- v1 (2026-06-27)
+++ v2 (2026-09-26)
@@ -2391,53 +2391,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yu Linfei, Leng Guoyong, Yao Lei, Lu Chenxi, Han S, Fan S. Disentangling the contributions of water vapor, albedo and evapotranspiration variations to the temperature effect of vegetation greening over the Arctic[J/OL]. Journal of Hydrology, 2025, 646:132331. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.1016/j.jhydrol.2025.132331.</w:t>
+        <w:t xml:space="preserve">Yu Linfei, Leng Guoyong, Yao Lei, Lu Chenxi, Han S, Fan S. Disentangling the contributions of water vapor, albedo and evapotranspiration variations to the temperature effect of vegetation greening over the Arctic[J/OL]. Journal of Hydrology, 2025, 646: 132331. DOI: 10.1016/j.jhydrol.2025.132331.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>