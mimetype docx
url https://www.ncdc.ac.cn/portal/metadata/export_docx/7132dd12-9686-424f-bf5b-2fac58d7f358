--- v0 (2026-06-03)
+++ v1 (2026-09-02)
@@ -2576,51 +2576,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">段云鹏, 扈芷婷, 吴坤鹏, 刘时银. &lt;bold&gt;2022–2023&lt;/bold&gt;年藏东南雅弄冰川末端冰裂隙分布数据集[J]. 中国科学数据（中英文网络版）, 2025, 10, (3): 1-16. </w:t>
+        <w:t xml:space="preserve">段云鹏, 扈芷婷, 吴坤鹏, 刘时银. &lt;bold&gt;2022–2023&lt;/bold&gt;年藏东南雅弄冰川末端冰裂隙分布数据集[J]. 中国科学数据（中英文网络版）, 2025, 10(3): 1-16.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>