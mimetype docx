--- v1 (2026-09-02)
+++ v2 (2026-10-19)
@@ -100,51 +100,51 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://cstr.cn/31253.11.sciencedb.j00001.01121</w:t>
+        <w:t xml:space="preserve">31253.11.sciencedb.j00001.01121</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
@@ -2485,51 +2485,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">段云鹏,扈芷婷,吴坤鹏,刘时银. 藏东南雅弄冰川末端冰裂隙分布数据集（2022-2023年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:https://cstr.cn/31253.11.sciencedb.j00001.01121.</w:t>
+        <w:t xml:space="preserve">段云鹏,扈芷婷,吴坤鹏,刘时银. 藏东南雅弄冰川末端冰裂隙分布数据集（2022-2023年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:31253.11.sciencedb.j00001.01121.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>