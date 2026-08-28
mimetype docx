--- v0 (2026-07-13)
+++ v1 (2026-08-28)
@@ -2,798 +2,1154 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Monthly SST dataset in sea areas affected by global precipitation (1969-2019)</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">全球降水影响海域逐月海温数据集（1969-2019年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>英文名称</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Monthly SST dataset in sea areas affected by global precipitation (1969-2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>DOI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.12072/ncdc.reservoir.db7540.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.reservoir.db7540.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  本研究采用美国国家海洋和大气管理局（NOAA）提供的扩展重建海表温度数据集第5版，该数据集通过经验正交函数法整合了最新的 ICOADS R3.0 观测记录，并利用改进的偏差校正算法优化了1°×1°网格的海温场重建。基于该数据集分析海温冷暖现象对动态汛期的影响。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  This dataset is derived from the Extended Reconstructed Sea Surface Temperature Dataset, Version 5 (ERSSTv5) provided by the National Oceanic and Atmospheric Administration (NOAA)(Data source: https://www.ncei.noaa.gov/products/extended-reconstructed-sst)</w:t>
+        <w:t xml:space="preserve">  本数据集源自美国国家海洋和大气管理局（NOAA）提供的扩展重建海表温度数据集第5版（ERSSTv5）（数据来源：https://www.ncei.noaa.gov/products/extended-reconstructed-sst）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  EOF decomposition and optimal interpolation.</w:t>
+        <w:t xml:space="preserve">  EOF分解与最优插值。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The data is relatively accurate and meets the accuracy requirements. </w:t>
+        <w:t xml:space="preserve">  数据比较准确，达到精度要求。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1969/01/01-2019/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1969/01/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:126.3 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">126.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.nc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">度</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">月</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:SST</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">海温</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1969 2019</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1969 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:the upper reaches of the Yangtze River </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -827,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -898,51 +1272,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -964,51 +1356,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1035,51 +1445,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1105,550 +1533,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Wang Haoxian </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王浩先 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Wang Haoxian </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王浩先  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Wang Haoxian </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王浩先</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2022YFC3202800</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022YFC3202800</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大型水库群汛期运行水位动态控制与洪水资源化关键技术研究与示范</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wang Haoxian. Monthly SST dataset in sea areas affected by global precipitation (1969-2019). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. </w:t>
+        <w:t xml:space="preserve">王浩先. 全球降水影响海域逐月海温数据集（1969-2019年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.reservoir.db7540.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>