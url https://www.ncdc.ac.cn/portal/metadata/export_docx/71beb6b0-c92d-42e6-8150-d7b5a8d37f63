--- v0 (2026-05-28)
+++ v1 (2026-07-12)
@@ -2,878 +2,996 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Second Glacier Cataloguing Data Set of the Altay Mount Taishan Mountains in China (V1.0)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">中国阿尔泰山第二次冰川编目数据集（V1.0）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Westdc.db0010.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">The Second Glacier Cataloguing Data Set of the Altay Mount Taishan Mountains in China (V1.0)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.296</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.Westdc.db0010.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.296</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Glacier</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The study used optical remote sensing data such as Landsat TM/ETM+and Terra ASTER from around 2006. After plane correction and orthophoto correction, automatic extraction and expert intervention revision methods were used to extract glacier analysis information from western China in 2009. The data was validated by field glacier investigation teams This dataset is the second glacier cataloging dataset (V1.0) of the Altay Mount Taishan Mountains in China, which contains the following attributes: glacier name, primary basin cataloging, secondary basin coding, tertiary basin coding, GLIMS name, glacier coordinates, glacier elevation, highest elevation, lowest elevation, glacier area, glacier perimeter, glacier altitude zone distribution, glacier uncertainty information, etc </w:t>
+        <w:t xml:space="preserve">研究采用2006年前后的Landsat TM/ETM+、Terra ASTER等光学遥感数据，经过平面矫正与正射校正后，通过自动提取，专家干预修订的方法提取了中国西部2009年的冰川分析信息，并通过野外冰川考察队该数据进行了验证。 本数据集为中国阿尔泰山第二次冰川编目数据集（V1.0）,包含以下属性：冰川名称、一级流域编目、二级流域编码、三级流域编码、GLIMS名称、冰川坐标、冰川高程、最高海拔、最低海拔、冰川面积、冰川周长、冰川高度带分布、冰川不确定性信息等。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The study used optical remote sensing data such as Landsat TM/ETM+and Terra ASTER from around 2006. After plane correction and orthophoto correction, automatic extraction and expert intervention revision methods were used to extract glacier analysis information from western China in 2009. The data was validated by field glacier investigation teams</w:t>
+        <w:t xml:space="preserve">研究采用2006年前后的Landsat TM/ETM+、Terra ASTER等光学遥感数据，经过平面矫正与正射校正后，通过自动提取，专家干预修订的方法提取了中国西部2009年的冰川分析信息，并通过野外冰川考察队该数据进行了验证。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据加工方法</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2007/01/01-2007/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2007/01/01-2007/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Mount Taishan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">阿尔泰山 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:744.0 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">744.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:SHP</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SHP</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Glacier cataloging, glacier changes, glaciers</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川编目, 冰川变化, 冰川</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2006</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2006</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Glacier area,  Mount Taishan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川区,  阿尔泰山 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1025,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 49.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1114,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 85.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1198,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 89.22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1287,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 47.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1375,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:LIU Shiyin,  GUO Wanqin,  XU Junli </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘时银,  郭万钦,  许君利 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:GUO Wanqin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">郭万钦  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:LIU Shiyin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘时银</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">LIU Shiyin, GUO Wanqin, XU Junli. The Second Glacier Cataloguing Data Set of the Altay Mount Taishan Mountains in China (V1.0). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.296.</w:t>
+        <w:t xml:space="preserve">刘时银,郭万钦,许君利. 中国阿尔泰山第二次冰川编目数据集（V1.0）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.296.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>