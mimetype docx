--- v0 (2026-05-02)
+++ v1 (2026-09-14)
@@ -2241,51 +2241,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘艳, 王锦地, 周红敏, 薛华柱. 黑河中游试验区不同分辨率LAI数据处理、分析和尺度转换[J]. 遥感技术与应用, 2010, 25, (06): 805-813. 康国婷, 阎广建, 任华忠, 王颢星, 钱永刚. 田块尺度作物辐射温度获取方法对比研究[J]. 地球科学进展, 2009, 24, (07): 784-792. </w:t>
+        <w:t xml:space="preserve">刘艳, 王锦地, 周红敏, 薛华柱. 黑河中游试验区不同分辨率LAI数据处理、分析和尺度转换[J]. 遥感技术与应用, 2010, 25(06): 805-813.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>