--- v0 (2026-05-07)
+++ v1 (2026-07-31)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">冬奥张家口赛区云顶滑雪场赛道表面反照率逐日观测数据集（2021年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Daily observation data set of Albedo on the track surface of Yunding Ski Resort in Zhangjiakou Winter Olympics (2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Daily observation data set of Albedo on the track surface of Yunding Ski Resort in Zhangjiakou Winter Olympics (2021)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.t-snow.db2888.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.t-snow.db2888.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.T-SNOW.DB2888.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">积雪</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Snow</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  云顶滑雪场为2022年北京冬奥会重要比赛场地之一。本数据集所包含数据取自云顶滑雪场训练赛道特定剖面（经纬度约为115°25′11″ E，40°57′27″ N），剖面全长约40m，每10m分布一观测点。观测时段包括2021年1月10日至4月6日及2021年12月2日至12月31日。观测仪器采用ASD FieldSpec® HandHeld™ 2 便携式分光辐射谱仪。本数据集共包含2个文件夹（分别对应两个时段），2964个.asd文件，针对单点的一次观测值对应一个.asd文件。.asd文件包含波长325-1075nm范围内反照率曲线信息。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集数据全部为人工观测数据，严格按照ASD FieldSpec® HandHeld™ 2 便携式分光辐射谱仪观测规范要求进行观测。观测频率每日两次，时间为每日8:00-9:00及16:00-17:00。</w:t>
+        <w:t xml:space="preserve"> All data in this dataset are manually observed and strictly follow ASD FieldSpec ® HandHeld ™ The observation specifications for portable spectrometers require observation. The observation frequency is twice a day, from 8:00-9:00 and 16:00-17:00.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  通过ASD FieldSpec® HandHeld™ 2 便携式分光辐射谱仪观测数据后，使用HH2 Sync应用程序，将HandHeld 2 采集的光谱数据文件导入到外部电脑中即为本数据集中.asd文件。</w:t>
+        <w:t xml:space="preserve"> Through ASD FieldSpec ® HandHeld ™ After observing the data with a portable spectrophotometer, use the HH2 Sync application to import the spectral data file collected by HandHeld 2 into an external computer, which will be the. asd file in this dataset.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  观测人员为相关专业技术人员，并且经过天山冰川站专业人员培训，观测过程规范，观测数据可靠，数据质量良好。</w:t>
+        <w:t xml:space="preserve"> The observation personnel are relevant professional and technical personnel, and have undergone professional training at the Tianshan Glacier Station. The observation process is standardized, the observation data is reliable, and the data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2021/01/10-2021/04/06</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2021/01/10-2021/04/06</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">云顶滑雪场训练赛道特定剖面 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Yunding Ski Resort Training Track Specific Profile </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">35.4 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:35.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:asd</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">雪表面反照率, 云顶滑雪场, 剖面</w:t>
+        <w:t xml:space="preserve">Theme:Snow surface Albedo, Yunding ski resort, profile</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2021</w:t>
+        <w:t xml:space="preserve">Time:2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">崇礼,  云顶滑雪场 </w:t>
+        <w:t xml:space="preserve">Place:Chongli,  Yunding Ski Resort </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,88 +907,70 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve"> 40.96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C8F4A0B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="1F65CFD5" w14:textId="77777777">
         <w:trPr>
@@ -1197,172 +978,136 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">115.42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22F05E22" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">115.42</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FE2CE8F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
@@ -1370,906 +1115,620 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve"> 40.96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3924CDA2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="782BBB40" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李慧林 </w:t>
+        <w:t xml:space="preserve">contributors:Li Huilin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李慧林  </w:t>
+        <w:t xml:space="preserve">author:Li Huilin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Li Huilin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2020YFF0304400 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">赛事用雪保障关键技术研究与应用示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李慧林. 冬奥张家口赛区云顶滑雪场赛道表面反照率逐日观测数据集（2021年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.T-SNOW.DB2888.2023.</w:t>
+        <w:t xml:space="preserve">Li Huilin. Daily observation data set of Albedo on the track surface of Yunding Ski Resort in Zhangjiakou Winter Olympics (2021). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.T-SNOW.DB2888.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>