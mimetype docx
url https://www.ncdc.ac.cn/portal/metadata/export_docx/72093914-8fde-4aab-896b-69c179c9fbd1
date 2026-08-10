--- v0 (2026-05-10)
+++ v1 (2026-08-10)
@@ -2,1115 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">柴达木地区冰川面积变化率（1970-2018年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Change rate of glacier area in Qaidam region (1970-2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Change rate of glacier area in Qaidam region (1970-2018)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.Hydro.db2431.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Hydro.db2431.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Hydro.db2431.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冰川</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glacier</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  在已获取的冰川分布基础上，将矢量边界转换为栅格数据，并通过渔网工具，统计并计算得到1970-2018年每100km冰川面积变化率分布图。</w:t>
+        <w:t xml:space="preserve">On the basis of the obtained glacier distribution, the vector boundary is converted into grid data, and the distribution map of the change rate of the glacier area per 100km from 1970 to 2018 is calculated through the fishing net tool. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1970、2007、2015、2018年冰川分布数据</w:t>
+        <w:t xml:space="preserve">   Glacier distribution data in 1970, 2007, 2015 and 2018</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  利用ArcGIS根据冰川面积属性将各时期面图层转为点图层，利用点转栅格，得到每个小栅格区域内包含的冰川面积。通过渔网工具，统计并计算得到每100km冰川变化率。</w:t>
+        <w:t xml:space="preserve">   Use ArcGIS to convert the surface layer into a point layer according to the attribute of glacier area, and use point to grid to get the glacier area contained in each small grid area. Through fishing net tools, the glacier change rate per 100km is counted and calculated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  原始数据为矢量格式。   (1)数据生产过程:将冰川边界面图层转换为点图层，再将点图层转换为栅格数据，单个栅格大小为30米，通过渔网工具生成100km网格大小，统计每个格网内面积变化率。   (2)方法和标准规范:ArcGIS工具创建渔网   在加工生成数据时，保留所有原始数据。</w:t>
+        <w:t xml:space="preserve">   The original data is in vector format.    (1) Data production process: convert the glacier boundary layer into a point layer, and then convert the point layer into grid data. The size of a single grid is 30 meters. Generate a 100 km grid size through fishing net tools, and count the area change rate in each grid.    (2) Methods and standard specifications: ArcGIS tool to create fishing nets    When processing the generated data, keep all the original data. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1970/01/01-2018/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1970/01/01-2018/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">柴达木盆地 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Qaidam Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.3 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:1.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...93 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">柴达木盆地, 冰川面积变化率, 1970-2018年</w:t>
+        <w:t xml:space="preserve">Theme:Qaidam Basin, glacier area change rate, 1970-2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1970 2007 2015 2018</w:t>
+        <w:t xml:space="preserve">Time:1970 2007 2015 2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">柴达木盆地 </w:t>
+        <w:t xml:space="preserve">Place:Qaidam Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1144,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1233,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1317,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1406,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1494,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">朱高峰 </w:t>
+        <w:t xml:space="preserve">contributors:zhu gaofeng </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">石梦寒  </w:t>
+        <w:t xml:space="preserve">author:SHI Menghan </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:zhu gaofeng </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFC0406600</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">高寒内陆盆地水循环全过程高效利用与生态保护技术</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">朱高峰. 柴达木地区冰川面积变化率（1970-2018年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Hydro.db2431.2022.</w:t>
+        <w:t xml:space="preserve">zhu gaofeng. Change rate of glacier area in Qaidam region (1970-2018). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Hydro.db2431.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>