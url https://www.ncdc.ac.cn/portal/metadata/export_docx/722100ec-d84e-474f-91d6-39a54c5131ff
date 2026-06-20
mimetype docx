--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,753 +2,965 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: land use and cover data set of Heihe River Basin (2011-2015)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河生态水文遥感试验：黑河流域土地利用覆被数据集（2011-2015年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3548.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: land use and cover data set of Heihe River Basin (2011-2015)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.45</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3548.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.45</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The land use cover data set of Heihe River basin provides the monthly surface type cover data from 2011 to 2015. The data uses the characteristics of domestic satellite HJ / CCD data with high time resolution (2 days after Networking) and spatial resolution (30M) to construct time series data. For different NDVI time series curves of various ground objects with time change, Summarize the knowledge of different feature features and set extraction rules for different feature information The land use cover data set of Heihe River Basin retains the basic category information of the traditional land use map, including water body, town, cultivated land, evergreen coniferous forest, deciduous broad-leaved forest, etc. at the same time, it adds the fine classification of crops within the cultivated land range (including the information of main crops such as corn, barley, rape and spring wheat), and updates the information of upstream glaciers and snow cover, Make the land cover information of Heihe River Basin more detailed. Compared with the historical land use map of Heihe River Basin and other vegetation cover products, the classification effect of Heihe River basin land use cover data set is better than other data visually. Using the field survey data of the middle reaches of Heihe River, the precision of crop fine classification information in the middle reaches of Heihe River is also high. The accuracy of the classification results in 2012 was evaluated by Google Earth HD images and field survey data, and the overall accuracy reached 92.19% In short, the land use cover data set of Heihe River basin not only has high overall accuracy, but also refines the crop information of cultivated land and updates the land type information such as glacier and snow. It is the surface classification data of Heihe River basin with higher accuracy and finer classification </w:t>
+        <w:t xml:space="preserve">  黑河流域土地利用覆盖数据集提供了2011-2015年的月度地表类型覆盖数据，该数据利用我国国产卫星HJ/CCD数据兼具较高时间分辨率（组网后2天）和空间分辨率（30m）的特点构造时间序列数据，针对各类地物随时间变化呈现的NDVI时间序列曲线不同，对不同地物特征进行知识归纳，设定提取规则不同地物信息。   黑河流域土地利用覆盖数据集保留了传统的土地利用图的基本类别信息，包括水体，城镇，耕地，常绿针叶林，落叶阔叶林等，同时增加了对耕地范围的作物精细分类（包括玉米、大麦、油菜、春小麦等主要作物信息）、更新了上游冰川、积雪等信息，使黑河流域的土地覆盖信息更为详细。 通过和黑河流域历史土地利用图以及其他植被覆盖产品相比，黑河流域土地利用覆盖数据集的分类效果在视觉上都要优于其他数据，利用黑河中游实地调研数据，中游的作物精细分类信息精度也较高。由Google Earth高清影像和实地调研数据对2012年的分类结果进行精度评价，总体精度达到92.19%。   总之，黑河流域土地利用覆盖数据集不仅具有较高总体精度而且细化了耕地范围的作物信息，更新了冰川、积雪等地类信息，是精度更高、分类更细的黑河流域地表分类数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The land use cover data set of Heihe River basin provides monthly surface type cover data from 2011 to 2015. The data uses the characteristics of domestic satellite HJ / CCD data with high time resolution (2 days after Networking) and spatial resolution (30M) to construct time series data</w:t>
+        <w:t xml:space="preserve">  黑河流域土地利用覆盖数据集提供了2011-2015年的月度地表类型覆盖数据，该数据利用我国国产卫星HJ/CCD数据兼具较高时间分辨率（组网后2天）和空间分辨率（30m）的特点构造时间序列数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Compared with the historical land use map of Heihe River Basin and other vegetation cover products, the classification effect of Heihe River basin land use cover data set is better than other data visually. Using the field survey data of the middle reaches of Heihe River, the precision of crop fine classification information in the middle reaches of Heihe River is also high. The accuracy of the classification results in 2012 was evaluated by Google Earth HD images and field survey data, and the overall accuracy reached 92.19%</w:t>
+        <w:t xml:space="preserve">  通过和黑河流域历史土地利用图以及其他植被覆盖产品相比，黑河流域土地利用覆盖数据集的分类效果在视觉上都要优于其他数据，利用黑河中游实地调研数据，中游的作物精细分类信息精度也较高。由Google Earth高清影像和实地调研数据对2012年的分类结果进行精度评价，总体精度达到92.19%。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2011/01/01-2016/01/01</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2011/01/01-2016/01/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:306.0 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">306.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">月</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -761,169 +973,241 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Remote sensing products, ecological remote sensing products, LUCC data</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感产品, 生态遥感产品, LUCC数据</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2011 2012 2013 2014 2015</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2011 2012 2013 2014 2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1241,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1330,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 97.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1414,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1503,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,661 +1591,962 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhong bo,  YANG Aixia </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">仲波,  杨爱霞 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:YANG Aixia </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杨爱霞  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:YANG Aixia </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杨爱霞</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2013AA12A301</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013AA12A301</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">星机地综合观测定量遥感融合处理与共性产品生产系统</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2012AA12A304</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012AA12A304</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">多尺度遥感数据按需快速处理与定量遥感产品生成关键技术</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhong bo, YANG Aixia. Heihe River eco hydrological remote sensing experiment: land use and cover data set of Heihe River Basin (2011-2015). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.45.</w:t>
+        <w:t xml:space="preserve">仲波,杨爱霞. 黑河生态水文遥感试验：黑河流域土地利用覆被数据集（2011-2015年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.45.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Zhong Bo, Ma Peng, Nie AiHua, Yang AiXia, Yao YanJuan, Lü WenBo, Zhang Hang, Liu QinHuo. Land cover mapping using time series HJ-1/CCD data[J]. Science China Earth Sciences, 2014, 57, (8). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">