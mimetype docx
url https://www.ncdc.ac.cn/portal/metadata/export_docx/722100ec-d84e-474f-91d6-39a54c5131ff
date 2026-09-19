--- v1 (2026-06-20)
+++ v2 (2026-09-19)
@@ -2524,95 +2524,95 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhong Bo, Ma Peng, Nie AiHua, Yang AiXia, Yao YanJuan, Lü WenBo, Zhang Hang, Liu QinHuo. Land cover mapping using time series HJ-1/CCD data[J]. Science China Earth Sciences, 2014, 57, (8). </w:t>
+        <w:t xml:space="preserve">Zhong Bo, Ma Peng, Nie AiHua, Yang AiXia, Yao YanJuan, Lü WenBo, Zhang Hang, Liu QinHuo. Land cover mapping using time series HJ-1/CCD data[J]. Science China Earth Sciences, 2014, 57(8).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">仲波, 马鹏, 聂爱华, 杨爱霞, 姚延娟, 吕文博, 张航, 柳钦火. 基于时间序列HJ-1/CCD数据的土地覆盖分类方法[J]. 中国科学:地球科学, 2014, 44, (05): 967-977. </w:t>
+        <w:t xml:space="preserve">仲波, 马鹏, 聂爱华, 杨爱霞, 姚延娟, 吕文博, 张航, 柳钦火. 基于时间序列HJ-1/CCD数据的土地覆盖分类方法[J]. 中国科学:地球科学, 2014, 44(05): 967-977.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4. </w:t>
+        <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>