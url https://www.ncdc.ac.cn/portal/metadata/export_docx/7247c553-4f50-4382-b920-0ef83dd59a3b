--- v0 (2026-05-17)
+++ v1 (2026-07-01)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河综合遥感联合试验：ALOS PALSAR遥感数据集（2008年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint experiment: alos PALSAR remote sensing data set (2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint experiment: alos PALSAR remote sensing data set (2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1800.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1800.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1889</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  黑河综合遥感联合试验ALOS PALSAR遥感数据集通过Takeo Tadono博士、叶庆华研究员和PALSAR（The Phased Array type L-land Synthetic Aperture Radar）是搭载在ALOS卫星上的相控阵型L波段合成孔径雷达传感器。该传感器具有高分辨率、扫描式合成孔径雷达、极化三种观测模式，使之能获取比普通SAR更宽的地面幅宽。   黑河流域目前共有ALOS PALSAR数据13景。覆盖范围和获取时间分别为：张掖城区东北1景，HH/HV极化，时间为2008-04-25；冰沟流域加密观测区+阿柔加密观测区2景，HH/HV极化，时间分别为2008-05-12，2008-06-27；大野口流域加密观测区+盈科绿洲加密观测区2景，HH/HV极化，时间分别为2008-05-12，2008-06-27；观象台加密观测区+临泽站加密观测区+临泽草地加密观测区2景，HH/HV极化，时间分别为2008-05-12，2008-06-27；临泽站加密观测区1景，HH/HV极化，时间为2008-05-12；冰沟流域加密观测区1景，HH/HV极化，时间为2008-07-14；扁都口加密观测区4景，2008-04-25的2景为HH/HV极化，2008-06-10的2景为HH极化。   产品级别为L1级，未经过几何校正。   黑河综合遥感联合试验ALOS PALSAR遥感数据集通过Takeo Tadono博士、叶庆华研究员和施建成教授从JAXA获取（中国科学院青藏所与JAXA合作项目）。</w:t>
+        <w:t xml:space="preserve">Alos PALSAR remote sensing data set of Heihe comprehensive remote sensing joint test is a phased array L-band synthetic aperture radar sensor mounted on alos satellite through Dr. Takeo tadono, researcher Ye Qinghua and PALSAR (the phased array type l-land synthetic aperture radar). The sensor has three observation modes: high resolution, scanning synthetic aperture radar and polarization, so that it can obtain a wider ground width than ordinary SAR. At present, there are 13 alos PALSAR data scenes in Heihe River Basin. The coverage and acquisition time are: 1 scene in the northeast of Zhangye City, HH / HV polarization, April 25, 2008; Binggou basin intensive observation area + Aru intensive observation area 2 scenes, HH / HV polarization, time: 2008-05-122008-06-27 respectively; Dayekou basin intensive observation area + Yingke oasis intensive observation area 2 scenes, HH / HV polarization, time is 2008-05-122008-06-27 respectively; The observation area of observatory + Linze station + Linze grassland encrypted observation area has 2 views, hh/hv polarization, and the time is 2008-05-122008-06-27 respectively; 1 scene in the intensive observation area of Linze station, HH / HV polarization, time: May 12, 2008; One scene of intensive observation area in Binggou basin, HH / HV polarization, July 14, 2008; There are 4 scenes in biandukou intensive observation area, 2 scenes on April 25, 2008 are HH / HV polarization, and 2 scenes on June 10, 2008 are HH polarization. The product level is L1 without geometric correction. Alos PALSAR remote sensing data set of Heihe integrated remote sensing joint test was obtained from JAXA through Dr. Takeo tadono, researcher Ye Qinghua and Professor Shi Jiancheng (cooperation project between Qinghai Tibet Institute of Chinese Academy of Sciences and JAXA). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  黑河流域目前共有ALOS PALSAR数据13景。   覆盖范围和获取时间分别为：张掖城区东北1景，HH/HV极化，时间为2008-04-25；冰沟流域加密观测区+阿柔加密观测区2景，HH/HV极化，时间分别为2008-05-12，2008-06-27；大野口流域加密观测区+盈科绿洲加密观测区2景，HH/HV极化，时间分别为2008-05-12，2008-06-27；观象台加密观测区+临泽站加密观测区+临泽草地加密观测区2景，HH/HV极化，时间分别为2008-05-12，2008-06-27；临泽站加密观测区1景，HH/HV极化，时间为2008-05-12；冰沟流域加密观测区1景，HH/HV极化，时间为2008-07-14；扁都口加密观测区4景，2008-04-25的2景为HH/HV极化，2008-06-10的2景为HH极化。</w:t>
+        <w:t xml:space="preserve">  At present, there are 13 alos PALSAR data scenes in Heihe River Basin.   The coverage and acquisition time are: 1 scene in the northeast of Zhangye City, HH / HV polarization, April 25, 2008; Binggou basin intensive observation area + Aru intensive observation area 2 scenes, HH / HV polarization, time: 2008-05-122008-06-27 respectively; Dayekou basin intensive observation area + Yingke oasis intensive observation area 2 scenes, HH / HV polarization, time is 2008-05-122008-06-27 respectively; There are 2 scenes in the intensive observation area of the observatory + the intensive observation area of Linze station + the intensive observation area of Linze grassland, HH / HV polarization, respectively on May 12, 2008 and June 27, 2008; 1 scene in the intensive observation area of Linze station, HH / HV polarization, time: May 12, 2008; One scene of intensive observation area in Binggou basin, HH / HV polarization, July 14, 2008; There are 4 scenes in biandukou intensive observation area, 2 scenes on April 25, 2008 are HH / HV polarization, and 2 scenes on June 10, 2008 are HH polarization.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  产品级别为L1级，未经过几何校正。</w:t>
+        <w:t xml:space="preserve">  The product level is L1 without geometric correction.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">  Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2008/04/25-2008/07/14</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2008/04/25-2008/07/14</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,中游干旱区水文试验区,上游寒区水文试验区,临泽草地加密观测区,临泽站加密观测区,扁都口加密观测区,张掖市加密观测区,观象台加密观测区,冰沟流域加密观测区,阿柔加密观测区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, arid area hydrological test area in the middle reaches, cold area hydrological test area in the upper reaches, Linze grassland intensive observation area, Linze station intensive observation area, biandukou intensive observation area, Zhangye intensive observation area, observatory intensive observation area, Binggou basin intensive observation area and Aru intensive observation area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">13.3 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:13.3 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">航天遥感, 雷达遥感, ALOS卫星</w:t>
+        <w:t xml:space="preserve">Theme:Aerospace remote sensing, radar remote sensing, alos satellite</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2008</w:t>
+        <w:t xml:space="preserve">Time:2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">临泽站加密观测区,  扁都口加密观测区,  阿柔加密观测区,  黑河流域,  张掖市加密观测区,  上游寒区水文试验区,  冰沟流域加密观测区,  中游干旱区水文试验区,  观象台加密观测区,  临泽草地加密观测区 </w:t>
+        <w:t xml:space="preserve">Place:Linze station densified observation area,  biandukou densified observation area,  a rou densified observation area,  Heihe River Basin,  Zhangye City densified observation area,  upstream cold area hydrological test area,  Binggou basin densified observation area,  midstream arid area hydrological test area,  observatory densified observation area,  Linze grassland densified observation area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">胡宁科 </w:t>
+        <w:t xml:space="preserve">contributors:Hu ningke </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">胡宁科  </w:t>
+        <w:t xml:space="preserve">author:Hu ningke </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Hu ningke </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">胡宁科. 黑河综合遥感联合试验：ALOS PALSAR遥感数据集（2008年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1889.</w:t>
+        <w:t xml:space="preserve">Hu ningke. Heihe River Integrated Remote Sensing joint experiment: alos PALSAR remote sensing data set (2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1889.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>