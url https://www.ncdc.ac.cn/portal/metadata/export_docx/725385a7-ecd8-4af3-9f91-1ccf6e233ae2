--- v0 (2026-04-29)
+++ v1 (2026-09-12)
@@ -2410,53 +2410,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wu Bingfang, Tian Fuyou, Nabil Mohsen, Bofana José, Lu Yuming, Elnashar Abdelrazek, Beyene Awetahegn Niguse, Zhang Miao, Zeng Hongwei, Zhu Weiwei. Mapping global maximum irrigation extent at 30m resolution using the irrigation performances under drought stress[J]. Global Environmental Change, 2023, 79:102652. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: https://doi.org/10.1016/j.gloenvcha.2023.102652.</w:t>
+        <w:t xml:space="preserve">Wu Bingfang, Tian Fuyou, Nabil Mohsen, Bofana José, Lu Yuming, Elnashar Abdelrazek, Beyene AwetahegnNiguse, Zhang Miao, Zeng Hongwei, Zhu Weiwei. Mapping global maximum irrigation extent at 30m resolution using the irrigation performances under drought stress[J/OL]. Global Environmental Change, 2023, 79: 102652. DOI: https://doi.org/10.1016/j.gloenvcha.2023.102652.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>