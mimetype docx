--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河流域内生态脆弱区、水源涵养保护区分布数据（2015年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data on the Distribution of Ecologically Fragile Areas and Water Conservation Protected Areas within the Yellow River Basin (2015)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data on the Distribution of Ecologically Fragile Areas and Water Conservation Protected Areas within the Yellow River Basin (2015)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db0043.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db0043.2021</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.YRiver.2021.40</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  根据中国西部地区生态系统的特点，选择生物多样性维持与保护、土壤保持、水源涵养、防风固沙、自然与人文景观保护等因素进行生态系统服务功能重要性评价。   全国水源涵养重要区域主要有昆仑山塔里木河源头，雅鲁藏布江源头，祁连山黑河和疏勒河源头，三江源，大兴安岭北部黑龙江、长白山松花江、东辽河源头、海拉尔河源头，大兴安岭南部西辽河源头，滦河源头、秦巴山区渭河、汉江、淮河源头、嘉陵江源头，乌蒙山珠江、乌江源头、湘江源头、北江源头以及大别山、南岭等地区水源涵养区域。   本数据集中的黄河流域地区主要有：河南省（三门峡市）；宁夏回族自治州（石嘴山市）；陕西省（渭南市）；甘肃省（甘南藏族自治州、兰州市）；四川省（阿坝藏族自治州）；青海省（海南藏族自治州、黄南藏族自治州、果洛藏族自治州、玉树藏族自治州）。</w:t>
+        <w:t xml:space="preserve">Based on the characteristics of the ecosystems in western China, factors such as biodiversity maintenance and protection, soil conservation, water conservation, windbreak and sand fixation, and the protection of natural and cultural landscapes were selected to evaluate the importance of ecosystem service functions. The main important water conservation areas nationwide include the sources of the Tarim River in the Kunlun Mountains, the source of the Yarlung Zangbo River, the sources of the Heihe and Shule Rivers in the Qilian Mountains, the Three-River Source Region, the northern Greater Khingan Range with the sources of the Heilongjiang River, the Songhua River at Changbai Mountain, the East Liaohe River, and the Hailar River, the southern Greater Khingan Range with the source of the West Liaohe River, the source of the Luanhe River, the Qinba Mountains with the sources of the Weihe River, Hanjiang River, Huaihe River, and Jialing River, as well as water conservation areas such as the Wumeng Mountains with the sources of the Pearl River and Wujiang River, the source of the Xiangjiang River, the source of the Beijiang River, and regions such as the Dabie Mountains and the Nanling Mountains. The Yellow River Basin regions included in this dataset are mainly: Henan Province (Sanmenxia City); Ningxia Hui Autonomous Prefecture (Shizuishan City); Shaanxi Province (Weinan City); Gansu Province (Gannan Tibetan Autonomous Prefecture, Lanzhou City); Sichuan Province (Aba Tibetan Autonomous Prefecture); Qinghai Province (Hainan Tibetan Autonomous Prefecture, Huangnan Tibetan Autonomous Prefecture, Golog Tibetan Autonomous Prefecture, Yushu Tibetan Autonomous Prefecture). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  中国生态系统评估与生态安全数据库：http://www.ecosystem.csdb.cn/</w:t>
+        <w:t xml:space="preserve"> China's Ecosystem Assessment and Ecological Security Database: http://www.ecosystem.csdb.cn/</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集中的数据由中国生态系统评估与生态安全数据库：http://www.ecosystem.csdb.cn / 整理成表格形式的数据。</w:t>
+        <w:t xml:space="preserve"> The data in this dataset is compiled into a tabular form from China's Ecosystem Assessment and Ecological Security Database: http://www.ecosystem.csdb.cn.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  在数据生产汇集过程中，严格把控数据质量控制措施，有健全的数据产生过程和使用方法。</w:t>
+        <w:t xml:space="preserve"> During the process of data production and aggregation, strict measures for data quality control are implemented, ensuring a robust procedure for data generation and utilization. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2015/01/01-2015/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2015/01/01-2015/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2.9 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:2.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">shp</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:shp</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黄河流域, 生态脆弱区, 水源涵养保护区</w:t>
+        <w:t xml:space="preserve">Theme:The Yellow River Basin, Ecologically Fragile Areas, Water Conservation Protected Areas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2015</w:t>
+        <w:t xml:space="preserve">Time:2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黄河流域 </w:t>
+        <w:t xml:space="preserve">Place:Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">119.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,893 +1185,599 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南,  康建芳,  刘春 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan,  Kang Jianfang,  Liu chun </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘春  </w:t>
+        <w:t xml:space="preserve">author:Liu chun </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XXH13506-103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">寒旱区环境演变研究“科技领域云”的建设与应用</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XXH-13514-0209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">中国科学院冰川冻土沙漠数据中心能力建设</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南,康建芳,刘春. 黄河流域内生态脆弱区、水源涵养保护区分布数据（2015年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.2021.40.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan, Kang Jianfang, Liu chun. Data on the Distribution of Ecologically Fragile Areas and Water Conservation Protected Areas within the Yellow River Basin (2015). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.2021.40.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>