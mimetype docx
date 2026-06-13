--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河综合遥感联合试验：阿柔加密观测区Envisat ASAR地面同步观测数据集（2008年3月14日）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint experiment: ENVISAT ASAR ground synchronous observation data set in ARW encrypted observation area (March 14, 2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint experiment: ENVISAT ASAR ground synchronous observation data set in ARW encrypted observation area (March 14, 2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1737.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1737.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2008年03月14日夜间，在阿柔样方2和阿柔样方3开展了Envisat ASAR数据的地面同步观测试验。Envisat ASAR数据为AP模式，VV/VH极化组合方式，过境时间约为23:21BJT。阿柔样方2和阿柔样方3均为4Grid×4Grid，每个Grid为30m×30m。为保证同步效率，仅在每个Grid的角点进行采样测量。   在阿柔样方2采用POGO便携式土壤水分传感器获得土壤温度、土壤体积含水量、损耗正切、土壤电导率、土壤复介电常数实部及虚部；针式温度计获得0-5cm平均土壤温度；手持式热红外温度计获得3次地表辐射温度；并采用100cm^3环刀取土经烘干获得重量含水量、土壤容重及体积含水量。   在阿柔样方3采用POGO便携式土壤水分传感器获得土壤温度、土壤体积含水量、损耗正切、土壤电导率、土壤复介电常数实部及虚部；ML2X土壤水分速测仪获取土壤体积含水量；针式温度计获得0-5cm平均土壤温度；手持式热红外温度计获得3次地表辐射温度；并采用100cm^3环刀取土经烘干获得重量含水量、土壤容重及体积含水量。   地表粗糙度信息可参见“黑河综合遥感联合试验：阿柔加密观测区地表粗糙度数据集 ”元数据。本数据可为发展和验证主动微波遥感反演土壤水分及冻融状态算法提供基本数据集。</w:t>
+        <w:t xml:space="preserve">On the night of March 14, 2008, the ground synchronous observation test of ENVISAT ASAR data was carried out in ajoufang 2 and ajoufang 3. ENVISAT ASAR data is AP mode, VV / VH polarization combination mode, and the transit time is about 23:21bjt. Both a rou quadrat 2 and a rou quadrat 3 are 4grid × 4grid, 30m per grid × 30m。 In order to ensure synchronization efficiency, sampling measurement is only carried out at the corner of each grid. Pogo portable soil moisture sensor was used to obtain the real and imaginary parts of soil temperature, soil volume moisture content, loss tangent, soil conductivity and soil complex dielectric constant; Needle thermometer to obtain 0-5cm average soil temperature; The hand-held thermal infrared thermometer obtains the surface radiation temperature for 3 times; The soil is taken with a 100cm ^ 3 ring knife and dried to obtain the weight water content, soil bulk density and volume water content. The real and imaginary parts of soil temperature, soil volume water content, loss tangent, soil conductivity and soil complex dielectric constant were obtained by pogo portable soil moisture sensor in arrou quadrat 3; Ml2x soil moisture quick tester obtains soil volume water content; Needle thermometer to obtain 0-5cm average soil temperature; The hand-held thermal infrared thermometer obtains the surface radiation temperature for 3 times; The soil is taken with a 100cm ^ 3 ring knife and dried to obtain the weight water content, soil bulk density and volume water content. For the surface roughness information, please refer to the metadata of "Heihe integrated remote sensing joint test: surface roughness data set of Aru encrypted observation area". This data can provide a basic data set for the development and verification of active microwave remote sensing algorithm for retrieving soil moisture and freeze-thaw state. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2008年03月14日夜间，在阿柔样方2和阿柔样方3开展了Envisat ASAR数据的地面同步观测试验。Envisat ASAR数据为AP模式，VV/VH极化组合方式，过境时间约为23:21BJT。阿柔样方2和阿柔样方3均为4Grid×4Grid，每个Grid为30m×30m。为保证同步效率，仅在每个Grid的角点进行采样测量。</w:t>
+        <w:t xml:space="preserve">  On the night of March 14, 2008, the ground synchronous observation test of ENVISAT ASAR data was carried out in ajoufang 2 and ajoufang 3. ENVISAT ASAR data is AP mode, VV / VH polarization combination mode, and the transit time is about 23:21bjt. Both a rou quadrat 2 and a rou quadrat 3 are 4grid × 4grid, 30m per grid × 30m。 In order to ensure synchronization efficiency, sampling measurement is only carried out at the corner of each grid.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  在阿柔样方2采用POGO便携式土壤水分传感器获得土壤温度、土壤体积含水量、损耗正切、土壤电导率、土壤复介电常数实部及虚部；针式温度计获得0-5cm平均土壤温度；手持式热红外温度计获得3次地表辐射温度；并采用100cm^3环刀取土经烘干获得重量含水量、土壤容重及体积含水量。   在阿柔样方3采用POGO便携式土壤水分传感器获得土壤温度、土壤体积含水量、损耗正切、土壤电导率、土壤复介电常数实部及虚部；ML2X土壤水分速测仪获取土壤体积含水量；针式温度计获得0-5cm平均土壤温度；手持式热红外温度计获得3次地表辐射温度；并采用100cm^3环刀取土经烘干获得重量含水量、土壤容重及体积含水量。</w:t>
+        <w:t xml:space="preserve">  Pogo portable soil moisture sensor was used to obtain the real and imaginary parts of soil temperature, soil volume moisture content, loss tangent, soil conductivity and soil complex dielectric constant; Needle thermometer to obtain 0-5cm average soil temperature; The hand-held thermal infrared thermometer obtains the surface radiation temperature for 3 times; The soil is taken with a 100cm ^ 3 ring knife and dried to obtain the weight water content, soil bulk density and volume water content.   The real and imaginary parts of soil temperature, soil volume water content, loss tangent, soil conductivity and soil complex dielectric constant were obtained by pogo portable soil moisture sensor in arrou quadrat 3; Ml2x soil moisture quick tester obtains soil volume water content; Needle thermometer to obtain 0-5cm average soil temperature; The hand-held thermal infrared thermometer obtains the surface radiation temperature for 3 times; The soil is taken with a 100cm ^ 3 ring knife and dried to obtain the weight water content, soil bulk density and volume water content.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">  Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2008/03/14-2008/03/15</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2008/03/14-2008/03/15</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,阿柔加密观测站,上游寒区水文实验站 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, a rou densification observation station, upstream cold region hydrological Experiment Station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">100.3 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:100.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">电导率, 航天遥感, 土壤, 微波遥感, 地表辐射温度, 地表辐射特性, 土壤温度, 土壤容重, 地面验证信息, 机载地面遥感</w:t>
+        <w:t xml:space="preserve">Theme:Conductivity, aerospace remote sensing, soil, microwave remote sensing, surface radiation temperature, surface radiation characteristics, soil temperature, soil bulk density, ground verification information, airborne ground remote sensing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2008</w:t>
+        <w:t xml:space="preserve">Time:2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  上游寒区水文试验区,  阿柔加密观测区 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  upstream cold region,  hydrological test area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.92</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,812 +1185,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">晋锐,  马明国,  舒乐乐,  李新,  常存 </w:t>
+        <w:t xml:space="preserve">contributors:JIN Rui,  Ma mingguo,  Shu Lele,  LI Xin,  Changcui </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">晋锐  </w:t>
+        <w:t xml:space="preserve">author:JIN Rui </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:JIN Rui </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">晋锐,马明国,舒乐乐,李新,常存. 黑河综合遥感联合试验：阿柔加密观测区Envisat ASAR地面同步观测数据集（2008年3月14日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.4.</w:t>
+        <w:t xml:space="preserve">JIN Rui, Ma mingguo, Shu Lele, LI Xin, Changcui. Heihe River Integrated Remote Sensing joint experiment: ENVISAT ASAR ground synchronous observation data set in ARW encrypted observation area (March 14, 2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.4.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">吴月茹, 王维真, 晋锐, 王建, 车涛. TDR测定土壤含水量的标定研究[J]. 冰川冻土, 2009, 31, (02): 262-267. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">