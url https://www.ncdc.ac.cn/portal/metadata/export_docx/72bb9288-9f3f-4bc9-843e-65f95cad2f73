--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -2,965 +2,753 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河生态水文遥感试验：黑河流域1km/5天光合有效辐射吸收比例(FPAR)数据集（2013年-2014年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing test: 1km / 5-day photosynthetic effective radiation absorption ratio (FPAR) data set of Heihe River Basin (2013-2014)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing test: 1km / 5-day photosynthetic effective radiation absorption ratio (FPAR) data set of Heihe River Basin (2013-2014)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3534.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3534.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  黑河流域光合有效辐射吸收比例数据集提供了2013-2014年的光合有效辐射吸收比例数据产品。光合有效辐射吸收比例(FPAR)是光合有效辐射穿过冠层到达地表又被反射从冠层穿出过程中被冠层吸收的光合有效辐射占全部光合有效辐射的比例，它是由植被冠层生理生态特性以及结构特性所决定。   本数据集算法在基于能量守恒的FPAR反演方法的基础上发展而来，为体现直散射辐射在冠层中路径和被吸收概率的不同，发展了一种区分直射与散射的FPAR反演模型。算法能够反演植被冠层直射部分FPAR、散射FPAR及总FPAR，反演得到的瞬时FPAR与观测FPAR间RMSE为0.0289，R2为0.8419。</w:t>
+        <w:t xml:space="preserve">The photosynthetic effective radiation absorption ratio data set of Heihe River basin provides the photosynthetic effective radiation absorption ratio data products from 2013 to 2014. Photosynthetic effective radiation absorption ratio (FPAR) is the proportion of photosynthetic effective radiation absorbed by the canopy to all photosynthetic effective radiation in the process of photosynthetic effective radiation passing through the canopy to the surface and being reflected from the canopy. It is determined by the physiological and ecological characteristics and structural characteristics of vegetation canopy. The data set algorithm is developed on the basis of FPAR inversion method based on energy conservation. In order to reflect the difference of path and absorption probability of direct scattered radiation in canopy, an FPAR inversion model distinguishing direct and scattering is developed. The algorithm can retrieve the direct part, scattered FPAR and total FPAR of vegetation canopy. The RMSE between the retrieved instantaneous FPAR and the observed FPAR is 0.0289 and R2 is 0.8419 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集算法在基于能量守恒的FPAR反演方法的基础上发展而来，为体现直散射辐射在冠层中路径和被吸收概率的不同，发展了一种区分直射与散射的FPAR反演模型。</w:t>
+        <w:t xml:space="preserve"> The data set algorithm is developed on the basis of FPAR inversion method based on energy conservation. In order to reflect the difference of path and absorption probability of direct scattered radiation in canopy, an FPAR inversion model distinguishing direct and scattering is developed</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  算法能够反演植被冠层直射部分FPAR、散射FPAR及总FPAR，反演得到的瞬时FPAR与观测FPAR间RMSE为0.0289，R2为0.8419。</w:t>
+        <w:t xml:space="preserve"> The algorithm can retrieve the direct part, scattered FPAR and total FPAR of vegetation canopy. The RMSE between the retrieved instantaneous FPAR and the observed FPAR is 0.0289 and R2 is 0.8419</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve"> Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2013/01/01-2015/01/01</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2013/01/01-2015/01/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域, 中游人工绿洲试验区, 上游寒区水文试验区, 下游天然绿洲试验区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, artificial oasis test area in the middle reaches, hydrological test area in the upper cold area, and natural oasis test area in the lower reaches </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">27.1 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:27.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:TIFF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...106 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -973,241 +761,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气遥感产品, 遥感产品, FPAR反演模型</w:t>
+        <w:t xml:space="preserve">Theme:Atmospheric remote sensing products, remote sensing products, FPAR inversion model</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2013 2014</w:t>
+        <w:t xml:space="preserve">Time:2013 2014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  中游人工绿洲试验区,  上游寒区水文试验区,  下游天然绿洲试验区 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  artificial oasis test area in the middle reaches,  hydrological test area in the upper cold area,  and natural oasis test area in the lower reaches </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1241,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1330,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1414,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.98</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1503,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1591,887 +1235,612 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李丽,  仲波 </w:t>
+        <w:t xml:space="preserve">contributors:Li li,  Zhong bo </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴俊君  </w:t>
+        <w:t xml:space="preserve">author:Wu junjun </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Wu junjun </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2012AA12A304</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">多尺度遥感数据按需快速处理与定量遥感产品生成关键技术</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李丽,仲波. 黑河生态水文遥感试验：黑河流域1km/5天光合有效辐射吸收比例(FPAR)数据集（2013年-2014年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.4.</w:t>
+        <w:t xml:space="preserve">Li li, Zhong bo. Heihe River eco hydrological remote sensing test: 1km / 5-day photosynthetic effective radiation absorption ratio (FPAR) data set of Heihe River Basin (2013-2014). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.4.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Li Li, Du Yongming, Tang Yong, Xin Xiaozhou, Zhang Hailong, Wen Jianguang, Liu Qinhuo. A New Algorithm of the FPAR Product in the Heihe River Basin Considering the Contributions of Direct and Diffuse Solar Radiation Separately[J]. Remote Sensing, 2015, 7, (5). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">