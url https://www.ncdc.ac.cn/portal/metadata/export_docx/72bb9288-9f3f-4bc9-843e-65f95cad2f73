--- v1 (2026-06-15)
+++ v2 (2026-09-14)
@@ -2,753 +2,965 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing test: 1km / 5-day photosynthetic effective radiation absorption ratio (FPAR) data set of Heihe River Basin (2013-2014)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河生态水文遥感试验：黑河流域1km/5天光合有效辐射吸收比例(FPAR)数据集（2013年-2014年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3534.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing test: 1km / 5-day photosynthetic effective radiation absorption ratio (FPAR) data set of Heihe River Basin (2013-2014)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.4</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3534.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The photosynthetic effective radiation absorption ratio data set of Heihe River basin provides the photosynthetic effective radiation absorption ratio data products from 2013 to 2014. Photosynthetic effective radiation absorption ratio (FPAR) is the proportion of photosynthetic effective radiation absorbed by the canopy to all photosynthetic effective radiation in the process of photosynthetic effective radiation passing through the canopy to the surface and being reflected from the canopy. It is determined by the physiological and ecological characteristics and structural characteristics of vegetation canopy. The data set algorithm is developed on the basis of FPAR inversion method based on energy conservation. In order to reflect the difference of path and absorption probability of direct scattered radiation in canopy, an FPAR inversion model distinguishing direct and scattering is developed. The algorithm can retrieve the direct part, scattered FPAR and total FPAR of vegetation canopy. The RMSE between the retrieved instantaneous FPAR and the observed FPAR is 0.0289 and R2 is 0.8419 </w:t>
+        <w:t xml:space="preserve">  黑河流域光合有效辐射吸收比例数据集提供了2013-2014年的光合有效辐射吸收比例数据产品。光合有效辐射吸收比例(FPAR)是光合有效辐射穿过冠层到达地表又被反射从冠层穿出过程中被冠层吸收的光合有效辐射占全部光合有效辐射的比例，它是由植被冠层生理生态特性以及结构特性所决定。   本数据集算法在基于能量守恒的FPAR反演方法的基础上发展而来，为体现直散射辐射在冠层中路径和被吸收概率的不同，发展了一种区分直射与散射的FPAR反演模型。算法能够反演植被冠层直射部分FPAR、散射FPAR及总FPAR，反演得到的瞬时FPAR与观测FPAR间RMSE为0.0289，R2为0.8419。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The data set algorithm is developed on the basis of FPAR inversion method based on energy conservation. In order to reflect the difference of path and absorption probability of direct scattered radiation in canopy, an FPAR inversion model distinguishing direct and scattering is developed</w:t>
+        <w:t xml:space="preserve">  本数据集算法在基于能量守恒的FPAR反演方法的基础上发展而来，为体现直散射辐射在冠层中路径和被吸收概率的不同，发展了一种区分直射与散射的FPAR反演模型。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The algorithm can retrieve the direct part, scattered FPAR and total FPAR of vegetation canopy. The RMSE between the retrieved instantaneous FPAR and the observed FPAR is 0.0289 and R2 is 0.8419</w:t>
+        <w:t xml:space="preserve">  算法能够反演植被冠层直射部分FPAR、散射FPAR及总FPAR，反演得到的瞬时FPAR与观测FPAR间RMSE为0.0289，R2为0.8419。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2013/01/01-2015/01/01</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013/01/01-2015/01/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, artificial oasis test area in the middle reaches, hydrological test area in the upper cold area, and natural oasis test area in the lower reaches </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域, 中游人工绿洲试验区, 上游寒区水文试验区, 下游天然绿洲试验区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:27.1 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">27.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -761,169 +973,241 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Atmospheric remote sensing products, remote sensing products, FPAR inversion model</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气遥感产品, 遥感产品, FPAR反演模型</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2013 2014</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013 2014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin,  artificial oasis test area in the middle reaches,  hydrological test area in the upper cold area,  and natural oasis test area in the lower reaches </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,  中游人工绿洲试验区,  上游寒区水文试验区,  下游天然绿洲试验区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1241,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1330,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1414,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.98</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1503,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,656 +1591,931 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Li li,  Zhong bo </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李丽,  仲波 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Wu junjun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴俊君  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Wu junjun </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴俊君</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2012AA12A304</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012AA12A304</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">多尺度遥感数据按需快速处理与定量遥感产品生成关键技术</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Li li, Zhong bo. Heihe River eco hydrological remote sensing test: 1km / 5-day photosynthetic effective radiation absorption ratio (FPAR) data set of Heihe River Basin (2013-2014). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.4.</w:t>
+        <w:t xml:space="preserve">李丽,仲波. 黑河生态水文遥感试验：黑河流域1km/5天光合有效辐射吸收比例(FPAR)数据集（2013年-2014年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.4.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Li Li, Du Yongming, Tang Yong, Xin Xiaozhou, Zhang Hailong, Wen Jianguang, Liu Qinhuo. A New Algorithm of the FPAR Product in the Heihe River Basin Considering the Contributions of Direct and Diffuse Solar Radiation Separately[J]. Remote Sensing, 2015, 7, (5). </w:t>
+        <w:t xml:space="preserve">Li Li, Du Yongming, Tang Yong, Xin Xiaozhou, Zhang Hailong, Wen Jianguang, Liu Qinhuo. A New Algorithm of the FPAR Product in the Heihe River Basin Considering the Contributions of Direct and Diffuse Solar Radiation Separately[J]. Remote Sensing, 2015, 7(5).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4. </w:t>
+        <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>