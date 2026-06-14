--- v0 (2026-04-30)
+++ v1 (2026-06-14)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">基于《水处理工程》的酸性高铁矿井水综合实验设计数据集（2019年2月）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Comprehensive experimental design data set of acid high speed railway mine water based on Water Treatment Engineering (February 2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Comprehensive experimental design data set of acid high speed railway mine water based on Water Treatment Engineering (February 2019)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2139.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2139.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.UTCMW.db2139.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  以山西省某煤矿酸性矿井水为研究对象，使用轻烧镁粉对其进行处理，提高其pH值并降低亚铁离子和总铁的浓度使其满足排放或回用水对铁的要求。探究的实验因素包括pH值、药剂投加量、曝气量、曝气时间等。数据集共包含260个数据。</w:t>
+        <w:t xml:space="preserve">Taking the acid mine water of a coal mine in Shanxi Province as the research object, light burned magnesium powder is used to treat it, improve its pH value and reduce the concentration of ferrous ion and total iron, so as to meet the requirements of iron for discharge or reuse. The experimental factors to be explored include pH value, reagent dosage, aeration volume, aeration time, etc. The data set contains a total of 260 data. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  室内实验，自主产生。</w:t>
+        <w:t xml:space="preserve"> Indoor experiment, self generated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  中和实验：将一定量的轻烧镁粉、氧化钙、氧化镁分别加入到1000 mL酸性矿井水中，在六联混凝搅拌仪中进行搅拌混合，以400 r/min的速度搅拌10 min，静置20 min，取上清液经0.45 μm膜过滤后测定其pH值。   曝气除铁实验：投加一定量的轻烧镁粉到100 mL酸性矿井水中，调节pH值为5~7，按前述中和实验过程搅拌后，用蜂窝状曝气头控制不同的流量对水样进行曝气，在不同的曝气时间取水样，用呤菲啰啉分光光度法测量亚铁离子和总铁浓度。</w:t>
+        <w:t xml:space="preserve"> Neutralization experiment: add a certain amount of light burned magnesia powder, calcium oxide and magnesium oxide into 1000 ml acid mine water respectively, stir and mix in a six link coagulation mixer, stir at the speed of 400 R / min for 10 minutes, stand for 20 minutes, and take the supernatant for 0.45 minutes μ The pH value of M membrane was measured after filtration   Aeration and iron removal experiment: add a certain amount of light burned magnesium powder to 100 mL acid mine drainage, adjust pH value is 5~7, according to the preceding and neutralization process, use honeycomb aeration head to control different flow rate to aerate the water sample, take different water samples during different aeration time, and determine the concentration of ferrous ion and total iron by phenanthroline spectrophotometry.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp;Good data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2019/02/01-2019/02/28</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2019/02/01-2019/02/28</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">北京市 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Beijing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2.4 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:2.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">矿井水治理, 轻烧镁粉, 酸性高铁矿井水</w:t>
+        <w:t xml:space="preserve">Theme:Mine water treatment, light burned magnesium powder, acid high-speed iron mine water</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 </w:t>
+        <w:t xml:space="preserve">Subject:geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2019</w:t>
+        <w:t xml:space="preserve">Time:2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">北京市 </w:t>
+        <w:t xml:space="preserve">Place:Beijing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">117.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">115.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">章丽萍 </w:t>
+        <w:t xml:space="preserve">contributors: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">章丽萍  </w:t>
+        <w:t xml:space="preserve">author: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFC0406400</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">大型煤矿和有色矿矿井水高效利用技术与示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">章丽萍. 基于《水处理工程》的酸性高铁矿井水综合实验设计数据集（2019年2月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2139.2022.</w:t>
+        <w:t xml:space="preserve">. Comprehensive experimental design data set of acid high speed railway mine water based on Water Treatment Engineering (February 2019). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2139.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>