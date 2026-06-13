--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干旱区荒漠化环境效应评估指标及支撑数据（1994、1999、2004、2009年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Assessment indicators and supporting data of environmental effects of desertification in arid areas (1994, 1999, 2004, 2009)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Assessment indicators and supporting data of environmental effects of desertification in arid areas (1994, 1999, 2004, 2009)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.973Desert.db0002.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.973Desert.db0002.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.973Desert.2020.93</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desert</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集包含文件：包括一个word文档的指标体系及有关指标的数据。数据中包括国家林业局荒漠化普查公报数据中荒漠化和沙漠化土地面积数据统计数据；典型区域石羊河下游、黑河下游、塔里木河流域和阿拉善盟的环境效应指标数据，共有五个字段：地表径流量（亿m3）、地下水开采量（亿m3）、地下水位（m）、各类土地面积（km2）</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来自国家林业局荒漠化普查公报</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">文字录入</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据录入后，经过二次校对，准确率100%。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1994/01/01-2009/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1994/01/01-2009/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中国 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">80.8 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:80.8 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土地荒漠化, 评估指标, 环境效应</w:t>
+        <w:t xml:space="preserve">Theme:Land desertification, Evaluation index, environmental effect</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1994 1999 2004 2009</w:t>
+        <w:t xml:space="preserve">Time:1994 1999 2004 2009</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">石羊河下游,  黑河下游,  塔里木流域,  中国,  阿拉善盟 </w:t>
+        <w:t xml:space="preserve">Place:Lower reaches of Shiyang River,  Lower reaches of Heihe River,  Tarim Basin,  China,  alxa league </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 53.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">  3.85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,893 +1185,599 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张百平 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Baiping </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张百平  </w:t>
+        <w:t xml:space="preserve">author:Zhang Baiping </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:WANG Tao , Zhang Baiping </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2009CB421300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">干旱区绿洲化、荒漠化过程及其对人类活动、气候变化的响应与调控</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2009CB421307</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">绿洲化、荒漠化变化趋势及其环境效应综合评估</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张百平. 干旱区荒漠化环境效应评估指标及支撑数据（1994、1999、2004、2009年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.973Desert.2020.93.</w:t>
+        <w:t xml:space="preserve">Zhang Baiping. Assessment indicators and supporting data of environmental effects of desertification in arid areas (1994, 1999, 2004, 2009). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.973Desert.2020.93.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>