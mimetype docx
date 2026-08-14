--- v0 (2026-05-26)
+++ v1 (2026-08-14)
@@ -2,919 +2,1147 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Runoff and sediment observation data set of Nanxiaohegou watershed in the gully area of the Loess Plateau from 1956 to 1980</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1954-1980年黄土高塬沟壑区南小河沟流域径流泥沙观测数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HWXFZhan.db0012.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Runoff and sediment observation data set of Nanxiaohegou watershed in the gully area of the Loess Plateau from 1956 to 1980</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.HWXFZhan.2020.67</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.HWXFZhan.db0012.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HWXFZhan.2020.67</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土保持</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is the runoff and sediment observation data of Huaguoshan reservoir outlet, 18mu platform, Yangjiagou and dongzhuanggou of Nanxiaohegou watershed in the gully area of the Loess Plateau from 1956 to 1980. The experimental observation section of the runoff station is the basher water measuring weir and the triangular channel water measuring weir, and the observation method is manual observation. It mainly includes daily discharge data, daily average sediment concentration data, daily average sediment transport rate data, excerpt data of flood hydrological elements, and successive flood test results data of Nanxiaohegou watershed. </w:t>
+        <w:t xml:space="preserve">本数据集为1954-1980年黄土高塬沟壑区南小河沟流域花果山水库出口、十八亩台、杨家沟及董庄沟，四个径流站径流泥沙观测数据，径流站的试验观测断面为巴歇尔量水堰、三角槽量水堰，观测方式为人工观测。主要包括南小河沟流域逐日流量数据、逐日平均含沙量数据、逐日平均输沙率数据、洪水水文要素摘录数据、逐次洪水测验成果数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Manual observation.</w:t>
+        <w:t xml:space="preserve">人工观测。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Water level observation: in flood season and non flood season, the basic flow shall be observed manually and regularly. In non flood season, the basic flow shall be observed once at 8:00 and 20:00 respectively. In flood season, the basic flow shall be observed once at 2:00, 8:00, 14:00 and 20:00 respectively. In flood season, the basic flow shall be observed once from June to September. During the flood period or the period of rapid water level change, on the premise of reading and controlling the water level at the important turning points of rise, peak, fall and other water level rise and fall, the survey times shall be arranged evenly according to the water level change, at least 3 times near the peak, generally at least 11 times for a single peak, and once 30 minutes to 1.0 hours after the fall, which requires that each peak, valley and complete water level change process can be measured. Sediment Observation: one point method by water edge is adopted manually. In flood period, the number of sand taking should be based on the principle of controlling the change process of sediment concentration. When the water and sediment peaks are inconsistent or the sediment concentration changes violently, the number of measurements should be increased appropriately. All water samples are treated by displacement method (1) Flow calculation: calculate the flow with the observed water level, the calculation formula is: basher weir: q = 3.7h1.59, Yangjiagou triangular groove measuring weir: q = 0.49-2.68h + 7.09h? 2, dongzhuanggou triangular groove measuring weir: q = 1.078-4.54h + 7.96h? 2 Q: Flow, unit: m3 / S; H: water level, unit: M. (2) Calculation of sediment concentration: P = WS / V * 1000 calculation of sediment concentration, P: measured sediment concentration, unit: kg / m3; V: water sample volume, unit: cm3; WS: dry sand weight in water sample, unit: G.</w:t>
+        <w:t xml:space="preserve">水位观测：汛期、非汛期基流人工定时观测，非汛期基流采用2段制，即8时、20时各观测一次；汛期基流采用4段制，即2时、8时、14时、20时各观测一次，汛期时段6～9月。洪水期或者水位变化急剧期，在读取控制起涨、峰顶、落平和其它水位涨落重要转折点水位的前提下，大致按水位变化均匀布设测次，峰顶附近不少于3次，一般单峰不少于11次，落平后30min到1.0h观测一次，要求能测得各次峰、谷和完整的水位变化过程。 泥沙观测 ： 人工采用水边一点法取沙。洪水期取沙次数以能控制住含沙量变化过程为原则，水沙峰不一致或含沙量变化剧烈时，测次需适当增加。水样处理全部采用置换法处理 （1）流量计算：用观测水位推算流量，计算公式为巴歇尔堰：Q=3.7H1.59，杨家沟三角槽量水堰：Q=0.49-2.68H+7.09H²，董庄沟三角 槽量水堰：Q=1.078-4.54H+7.96H² Q:流量，单位：m³/s;H:水位，单位：m。 （2）含沙量计算：p=ws/v*1000计算含沙量，p：实测含沙量，单位：kg/m³； v：水样容积，单位：cm³；ws：水样中干沙重，单位：g。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">In the process of integration and input of observation data, four levels of manual verification are carried out, including tabulation, primary calibration, re calibration and audit, so as to ensure the data quality. </w:t>
+        <w:t xml:space="preserve">观测数据整编录入过程中经过四级人工校核，分别是制表，初校，复校，审核，以确保数据质量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1956/01/01-1980/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1956/01/01-1980/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Nanxiaohegou watershed, houguanzhai Township, Xifeng District, Qingyang City, Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省庆阳市西峰区后官寨乡南小河沟流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:1050.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1050.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1423.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:1.6 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel表格</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">分</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Average flow rate, Erosion modulus, Average sediment concentration, Runoff modulus, Average sediment transport rate, Runoff depth</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">平均流量, 侵蚀模数, 平均含沙量, 径流模数, 平均输沙率, 径流深</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Hydrometric survey </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文测量 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1956 1957 1958 1959 1960 1961 1962 1963 1964 1965 1966 1967 1968 1969 1970 1971 1972 1973 1974 1975 1976 1977 1978 1979 1980</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1956 1957 1958 1959 1960 1961 1962 1963 1964 1965 1966 1967 1968 1969 1970 1971 1972 1973 1974 1975 1976 1977 1978 1979 1980</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Qingyang City,  Xifeng,  Nanxiaohegou watershed,  Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">庆阳,  西峰区,  南小河沟流域,  甘肃省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1265,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1349,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.51</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1438,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,501 +1526,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yu Fang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Yellow River Water Conservancy Commission Xifeng Soil and Water Conservation Scientific Experimental Station </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河水利委员会西峰水土保持科学试验站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:YUAN Jing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">袁静  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:YUAN Jing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">袁静</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yellow River Water Conservancy Commission Xifeng Soil and Water Conservation Scientific Experimental Station. Runoff and sediment observation data set of Nanxiaohegou watershed in the gully area of the Loess Plateau from 1956 to 1980. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HWXFZhan.2020.67.</w:t>
+        <w:t xml:space="preserve">黄河水利委员会西峰水土保持科学试验站. 1954-1980年黄土高塬沟壑区南小河沟流域径流泥沙观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HWXFZhan.2020.67.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>