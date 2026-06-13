--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河生态水文遥感试验：黑河流域上游冻融实验观测数据集（2013年11月10日至14日）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: observation data set of freeze-thaw experiment in the upper reaches of Heihe River Basin (November 10-14, 2013)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: observation data set of freeze-thaw experiment in the upper reaches of Heihe River Basin (November 10-14, 2013)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3492.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3492.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.35</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集包括青海省祁连县阿柔乡阿柔草场2013年11月10日-14日车载微波辐射计观测亮温以及同步测量的地表温湿度连续观测数据集。地表温湿度包括温度传感器在土壤深度1cm、3cm，5cm，10cm，15cm，20cm六层和湿度传感器在土壤深度0-5cm处，观测的土壤温度，土壤水分数据。土壤温湿度的常规观测的时间频率为5分钟。  数据细节：  1.时间：2013年11月10日-14日  2.数据：黑河生态水文遥感试验：黑河流域上游冻融实验观测数据集（2013年11月10日至14日）  3.亮温：使用车载多频被动微波辐射计观测，包括6.925、10.65、18.7和36.5GHz V极化和H极化数据  土壤温度：使用安装在dt80和dt85上的传感器测量，其中dt80上接的传感器测量1cm，5cm，10cm，20cm土壤温度，dt85上接的探头测量1cm，3cm，5cm，10cm，15cm土壤温度  土壤湿度：使用H-probe传感器测量0-5cm土壤湿度，该探头可以同时测量0-5cm土壤温度  1. 数据大小：16.7M  2.数据格式：.xls</w:t>
+        <w:t xml:space="preserve">This data set includes the continuous observation data set of bright temperature observed by vehicle mounted microwave radiometer and surface temperature and humidity measured synchronously in aro grassland, aro Township, Qilian County, Qinghai Province from November 10 to 14, 2013. The surface temperature and humidity include the observed soil temperature and soil moisture data at the soil depth of 1cm, 3cm, 5cm, 10cm, 15cm and 20cm by the temperature sensor and 0-5cm by the humidity sensor. The time frequency of routine observation of soil temperature and humidity is 5 minutes. Heihe River eco hydrological remote sensing experiment: observation data set of freeze-thaw experiment in the upper reaches of Heihe River Basin (November 10-14, 2013) Data details: 1. Time: November 10-14, 2013 2. Data: Heihe River eco hydrological remote sensing test: observation data set of freeze-thaw experiment in the upper reaches of Heihe River Basin (November 10-14, 2013) 3. Brightness temperature: observed by vehicle mounted multi frequency passive microwave radiometer, including 6.925, 10.65, 18.7 and 36.5ghz V polarization and H polarization data Soil temperature: the sensor installed on dt80 and dt85 is used to measure, in which the sensor connected to dt80 measures the soil temperature of 1cm, 5cm, 10cm and 20cm, and the probe connected to dt85 measures the soil temperature of 1cm, 3cm, 5cm, 10cm and 15cm Soil humidity: use h-probe sensor to measure 0-5cm soil humidity. The probe can measure 0-5cm soil temperature at the same time 1. Data size: 16.7M 2. Data format:. Xls </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集包括青海省祁连县阿柔乡阿柔草场2013年11月10日-14日车载微波辐射计观测亮温以及同步测量的地表温湿度连续观测数据集。地表温湿度包括温度传感器在土壤深度1cm、3cm，5cm，10cm，15cm，20cm六层和湿度传感器在土壤深度0-5cm处，观测的土壤温度，土壤水分数据。土壤温湿度的常规观测的时间频率为5分钟。</w:t>
+        <w:t xml:space="preserve"> This data set includes the continuous observation data set of bright temperature observed by vehicle mounted microwave radiometer and surface temperature and humidity measured synchronously in aro grassland, aro Township, Qilian County, Qinghai Province from November 10 to 14, 2013. The surface temperature and humidity include the observed soil temperature and soil moisture data at the soil depth of 1cm, 3cm, 5cm, 10cm, 15cm and 20cm by the temperature sensor and 0-5cm by the humidity sensor. The time frequency of routine observation of soil temperature and humidity is 5 minutes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  使用安装在dt80和dt85上的传感器测量</w:t>
+        <w:t xml:space="preserve"> Measure with sensors mounted on dt80 and dt85</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量较好</w:t>
+        <w:t xml:space="preserve"> Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2013/11/10-2013/11/14</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2013/11/10-2013/11/14</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,草场,上游寒区水文试验区,阿柔 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, grassland, upstream cold region, hydrological test area, aro </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">17.0 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:17.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤, 土壤温度, 机载地面遥感, 微波辐射计, 土壤湿度, 水分含量</w:t>
+        <w:t xml:space="preserve">Theme:Soil, soil temperature, airborne ground remote sensing, microwave radiometer, soil moisture, water content</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2013</w:t>
+        <w:t xml:space="preserve">Time:2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  草场,  上游寒区水文试验区,  阿柔 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  grassland,  upstream cold region,  hydrological test area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,887 +1185,612 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">赵少杰,  马明国 </w:t>
+        <w:t xml:space="preserve">contributors:Zhao Shaojie,  Ma mingguo </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">赵少杰  </w:t>
+        <w:t xml:space="preserve">author:Zhao Shaojie </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Zhao Shaojie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:91125004</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：定标与真实性检验 </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">赵少杰,马明国. 黑河生态水文遥感试验：黑河流域上游冻融实验观测数据集（2013年11月10日至14日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.35.</w:t>
+        <w:t xml:space="preserve">Zhao Shaojie, Ma mingguo. Heihe River eco hydrological remote sensing experiment: observation data set of freeze-thaw experiment in the upper reaches of Heihe River Basin (November 10-14, 2013). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.35.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tao Che, Xin Li, Shaomin Liu, Hongyi Li, Ziwei Xu, Junlei Tan, Yang Zhang, Zhiguo Ren, Lin Xiao, Jie Deng, Rui Jin, Mingguo Ma, Jian Wang, Xiaofan Yang. Integrated hydrometeorological, snow and frozen-ground observations in the alpine region of the Heihe River Basin, China[J]. Earth System Science Data, 2019, 11, (3). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">