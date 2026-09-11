--- v1 (2026-06-13)
+++ v2 (2026-09-11)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: observation data set of freeze-thaw experiment in the upper reaches of Heihe River Basin (November 10-14, 2013)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河生态水文遥感试验：黑河流域上游冻融实验观测数据集（2013年11月10日至14日）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3492.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: observation data set of freeze-thaw experiment in the upper reaches of Heihe River Basin (November 10-14, 2013)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.35</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3492.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.35</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set includes the continuous observation data set of bright temperature observed by vehicle mounted microwave radiometer and surface temperature and humidity measured synchronously in aro grassland, aro Township, Qilian County, Qinghai Province from November 10 to 14, 2013. The surface temperature and humidity include the observed soil temperature and soil moisture data at the soil depth of 1cm, 3cm, 5cm, 10cm, 15cm and 20cm by the temperature sensor and 0-5cm by the humidity sensor. The time frequency of routine observation of soil temperature and humidity is 5 minutes. Heihe River eco hydrological remote sensing experiment: observation data set of freeze-thaw experiment in the upper reaches of Heihe River Basin (November 10-14, 2013) Data details: 1. Time: November 10-14, 2013 2. Data: Heihe River eco hydrological remote sensing test: observation data set of freeze-thaw experiment in the upper reaches of Heihe River Basin (November 10-14, 2013) 3. Brightness temperature: observed by vehicle mounted multi frequency passive microwave radiometer, including 6.925, 10.65, 18.7 and 36.5ghz V polarization and H polarization data Soil temperature: the sensor installed on dt80 and dt85 is used to measure, in which the sensor connected to dt80 measures the soil temperature of 1cm, 5cm, 10cm and 20cm, and the probe connected to dt85 measures the soil temperature of 1cm, 3cm, 5cm, 10cm and 15cm Soil humidity: use h-probe sensor to measure 0-5cm soil humidity. The probe can measure 0-5cm soil temperature at the same time 1. Data size: 16.7M 2. Data format:. Xls </w:t>
+        <w:t xml:space="preserve">  本数据集包括青海省祁连县阿柔乡阿柔草场2013年11月10日-14日车载微波辐射计观测亮温以及同步测量的地表温湿度连续观测数据集。地表温湿度包括温度传感器在土壤深度1cm、3cm，5cm，10cm，15cm，20cm六层和湿度传感器在土壤深度0-5cm处，观测的土壤温度，土壤水分数据。土壤温湿度的常规观测的时间频率为5分钟。  数据细节：  1.时间：2013年11月10日-14日  2.数据：黑河生态水文遥感试验：黑河流域上游冻融实验观测数据集（2013年11月10日至14日）  3.亮温：使用车载多频被动微波辐射计观测，包括6.925、10.65、18.7和36.5GHz V极化和H极化数据  土壤温度：使用安装在dt80和dt85上的传感器测量，其中dt80上接的传感器测量1cm，5cm，10cm，20cm土壤温度，dt85上接的探头测量1cm，3cm，5cm，10cm，15cm土壤温度  土壤湿度：使用H-probe传感器测量0-5cm土壤湿度，该探头可以同时测量0-5cm土壤温度  1. 数据大小：16.7M  2.数据格式：.xls</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> This data set includes the continuous observation data set of bright temperature observed by vehicle mounted microwave radiometer and surface temperature and humidity measured synchronously in aro grassland, aro Township, Qilian County, Qinghai Province from November 10 to 14, 2013. The surface temperature and humidity include the observed soil temperature and soil moisture data at the soil depth of 1cm, 3cm, 5cm, 10cm, 15cm and 20cm by the temperature sensor and 0-5cm by the humidity sensor. The time frequency of routine observation of soil temperature and humidity is 5 minutes</w:t>
+        <w:t xml:space="preserve">  本数据集包括青海省祁连县阿柔乡阿柔草场2013年11月10日-14日车载微波辐射计观测亮温以及同步测量的地表温湿度连续观测数据集。地表温湿度包括温度传感器在土壤深度1cm、3cm，5cm，10cm，15cm，20cm六层和湿度传感器在土壤深度0-5cm处，观测的土壤温度，土壤水分数据。土壤温湿度的常规观测的时间频率为5分钟。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Measure with sensors mounted on dt80 and dt85</w:t>
+        <w:t xml:space="preserve">  使用安装在dt80和dt85上的传感器测量</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量较好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2013/11/10-2013/11/14</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013/11/10-2013/11/14</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, grassland, upstream cold region, hydrological test area, aro </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,草场,上游寒区水文试验区,阿柔 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:17.0 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Soil, soil temperature, airborne ground remote sensing, microwave radiometer, soil moisture, water content</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土壤, 土壤温度, 机载地面遥感, 微波辐射计, 土壤湿度, 水分含量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2013</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin,  grassland,  upstream cold region,  hydrological test area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,  草场,  上游寒区水文试验区,  阿柔 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,634 +1419,909 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhao Shaojie,  Ma mingguo </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">赵少杰,  马明国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Zhao Shaojie </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">赵少杰  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Zhao Shaojie </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">赵少杰</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:91125004</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">91125004</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：定标与真实性检验 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhao Shaojie, Ma mingguo. Heihe River eco hydrological remote sensing experiment: observation data set of freeze-thaw experiment in the upper reaches of Heihe River Basin (November 10-14, 2013). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.35.</w:t>
+        <w:t xml:space="preserve">赵少杰,马明国. 黑河生态水文遥感试验：黑河流域上游冻融实验观测数据集（2013年11月10日至14日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.35.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tao Che, Xin Li, Shaomin Liu, Hongyi Li, Ziwei Xu, Junlei Tan, Yang Zhang, Zhiguo Ren, Lin Xiao, Jie Deng, Rui Jin, Mingguo Ma, Jian Wang, Xiaofan Yang. Integrated hydrometeorological, snow and frozen-ground observations in the alpine region of the Heihe River Basin, China[J]. Earth System Science Data, 2019, 11, (3). </w:t>
+        <w:t xml:space="preserve">Tao Che, Xin Li, Shaomin Liu, Hongyi Li, Ziwei Xu, Junlei Tan, Yang Zhang, Zhiguo Ren, Lin Xiao, Jie Deng, Rui Jin, Mingguo Ma, Jian Wang, Xiaofan Yang. Integrated hydrometeorological, snow and frozen-ground observations in the alpine region of the Heihe River Basin, China[J]. Earth System Science Data, 2019, 11(3).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>