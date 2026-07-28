--- v0 (2026-06-12)
+++ v1 (2026-07-28)
@@ -2,1173 +2,928 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2010-2011年典型流域融雪型洪水爆发影响范围数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data of impact range of snowmelt flood in typical river basin from 2010 to 2011</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data of impact range of snowmelt flood in typical river basin from 2010 to 2011</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.isnow.db2715.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.isnow.db2715.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.isnow.db2715.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">积雪</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Snow</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">洪水灾害淹没范围的确定是灾情评估的基础。本数据集以2011年3月29日至31日发生在新疆天山中段北坡玛纳斯河流域、2010年4月20日发生新疆天山中段南坡开都河流域的2场典型融雪型洪水为例，基于Landsat7卫星影像制作洪水影响范围专题图。此专题图可为防洪减灾、洪水风险分析和灾情评估提供洪水灾害淹没范围的基础参考数据。 此专题图空间范围包含玛纳斯河流域，空间分辨率15 m，时间分辨率为逐日。本数据集包含1个2011年3月29至31日玛纳斯河流域融雪型洪水爆发影响范围矢量数据（shp）、1个2010年4月20日南坡开都河流域融雪型洪水爆发影响范围矢量数据（shp）和两幅专题图。本数据集采用完全开放共享。</w:t>
+        <w:t xml:space="preserve">The determination of flood inundation range is the basis of disaster assessment. This data set takes two typical snowmelt floods that occurred in the Manas River basin on the north slope of the middle part of Tianshan Mountains in Xinjiang from March 29 to 31, 2011 and the Kaidu River basin on the south slope of the middle part of Tianshan Mountains in Xinjiang on April 20, 2010 as an example, and makes a thematic map of flood impact area based on Landsat7 satellite images. This thematic map can provide basic reference data for flood control and disaster reduction, flood risk analysis and disaster assessment. The spatial range of this thematic map includes the Manas River basin, with a spatial resolution of 15 m and a temporal resolution of daily. This data set includes one vector data (shp) of impact range of snowmelt flood in Manas River basin from March 29 to 31, 2011, one vector data (shp) of impact range of snowmelt flood in Kaidu River basin on April 20, 2010, and two thematic maps. This data set is fully open and shared. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">主要包含：玛纳斯河、开都河流域融雪型洪水爆发影响范围专题图各一幅，以及对应的制图数据：2011年3月29至31日玛纳斯河流域融雪型洪水爆发影响范围矢量数据（shp）、2010年4月20日南坡开都河流域融雪型洪水暴发影响范围矢量数据（shp）。 具体数据要素见（表1）2011年3月29至31日玛纳斯河流域融雪型洪水爆发影响范围要素项内容说明，（表2） 2010年4月20日南坡开都河流域融雪型洪水暴发影响范围要素项内容说明。</w:t>
+        <w:t xml:space="preserve">It mainly includes: a thematic map of the impact range of snowmelt flood in the Manas River and Kaidu River basins, and the corresponding mapping data: vector data of the impact range of snowmelt flood in the Manas River basin from March 29 to 31, 2011 (shp), and vector data of the impact range of snowmelt flood in the Kaidu River basin on April 20, 2010 (shp). For specific data elements, see (Table 1) the description of the elements of the impact scope of the snowmelt flood in the Manas River basin from March 29 to 31, 2011, and (Table 2) the description of the elements of the impact scope of the snowmelt flood in the Kaidu River basin on April 20, 2010.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">具体计算流程见（图1）洪水提取技术流程图；</w:t>
+        <w:t xml:space="preserve">The specific calculation flow is shown in (Figure 1) Flood extraction technology flow chart;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">洪水影响范围矢量数据(shp)通过加工处理得到。 首先，对灾前2011年02月11日和灾后2011年03月31日两期Landsat7卫星数据进行大气校正、正射校正。 然后，将正射后的多光谱和全色影像进行融合，生成标准融合产品（空间分辨率为15m），针对不同波段对水体特征的敏感性差异，对生成标准融合数据产品进行波段选择，对水体较敏感的band7（2.09～2.35\30m）、band1（0.45～0.515\30m）、band2（0.525～0.605\30m）波段进行组合波段组合，能实现对水体信息的有效反映。 最后，对多个敏感波段组合假彩色产品采用k-means非监督分类技术进行影像分类。经过多次试验，分类最终采用2%作为变化阈值，分类数量为5。整体上水体集中在class2、class3和class4中。针对分类图斑建立提取规则集，进行分类后图斑筛选，结合专家判识经验，对分类后结果进行精细化处理和局部调整，形成最终水体信息产品及水体范围。水体信息产品及水体范围以shp格式存储，可以用Arcgis等软件打开。 同上，制备生成2010年4月20日南坡开都河流域融雪型洪水暴发影响范围数据。</w:t>
+        <w:t xml:space="preserve">The flood impact range vector data (shp) is obtained through processing. First of all, atmospheric correction and orthophoto correction were carried out for the Landsat7 satellite data on February 11, 2011 before the disaster and March 31, 2011 after the disaster. Then, the orthophoto multi-spectral and panchromatic images are fused to generate a standard fusion product (with a spatial resolution of 15m). According to the sensitivity difference of different wave bands to water body characteristics, the band selection of the standard fusion data product is carried out, and the band combination is carried out for band7 (2.09~2.35 30m), band1 (0.45~0.515 30m), band2 (0.525~0.605 30m) bands that are more sensitive to water body, It can effectively reflect the water body information. Finally, k-means unsupervised classification technology is used for image classification of multiple sensitive band combination false color products. After many tests, 2% is finally used as the change threshold for classification, and the number of classification is 5. On the whole, water bodies are concentrated in class 2, class 3 and class 4. The extraction rule set is established for the classification pattern, and the pattern selection after classification is carried out. Combined with the expert identification experience, the classification results are refined and adjusted locally to form the final water body information product and water body range. Water information products and water scope are stored in shp format and can be opened with Arcgis and other software. As above, prepare and generate the data of the impact range of the snowmelt flood in the Kaidu River basin on April 20, 2010. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2010/01/01-2011/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2010/01/01-2011/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">新疆天山中段北坡典玛纳斯河流域，开都河河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Dianmanas River Basin and Kaidu River Basin on the north slope of the middle Tianshan Mountains in Xinjiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">9.8 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:9.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...46 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">椭球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">融雪型洪水爆发</w:t>
+        <w:t xml:space="preserve">Theme:Snowmelt flood</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010 2011</w:t>
+        <w:t xml:space="preserve">Time:2010 2011</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">玛纳斯河流域,  开都河河流域 </w:t>
+        <w:t xml:space="preserve">Place:Manas River basin,  Kaidu River basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1202,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 86.98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1291,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 83.96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1375,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 45.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1464,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1552,743 +1235,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘艳 </w:t>
+        <w:t xml:space="preserve">contributors:LIU Yan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘艳  </w:t>
+        <w:t xml:space="preserve">author:LIU Yan </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:LIU Yan </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘艳. 2010-2011年典型流域融雪型洪水爆发影响范围数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.ncdc.isnow.db2715.2023.</w:t>
+        <w:t xml:space="preserve">LIU Yan. Data of impact range of snowmelt flood in typical river basin from 2010 to 2011. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.ncdc.isnow.db2715.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>