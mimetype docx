--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">天津金海湖湖水预处理出水水质数据集（2020年7月20-23日）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Tianjin Jinhai Lake Lake Pretreatment Effluent Water Quality Dataset (July 20-23, 2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tianjin Jinhai Lake Lake Pretreatment Effluent Water Quality Dataset (July 20-23, 2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.MDBW.db0021.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.MDBW.db0021.2021</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.MDBW.2021.13</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2020年采集的天津金海湖湖水经预处理后的出水水样，经第三方检测机构国家海水及苦咸水利用产品质量监督检验中心检测获得的水质报告。精密过滤系统采用过滤精度5μm的袋式滤芯和熔喷滤芯串联，精密过滤器操作压力0.3MPa。超滤系统采用聚偏氟乙烯管式膜（平均孔径0.1μm，膜管内径8mm，天津海普尔），超滤操作压力0.13MPa，循环流量43~45m3/h，产水流量控制在2m3/h。   检测内容包括钙离子、镁离子、钾、钠、氯化物、硫酸盐、锰、铁、总有机碳、化学需氧量、总硬度、总碱度、溶解性总固体、颗粒粒径分布。   根据《生活饮用水标准检验方法》GB/T 5750-2006、《水质钾和钠的测定 火焰原子吸收分光光度法》 GB/T 11904-1989、《工业循环冷却水中钙、镁离子的测定EDTA滴定法》GB/T 15452-2009等标准规范测试方法和流程。</w:t>
+        <w:t xml:space="preserve">2020 collected water samples of Tianjin Jinhai Lake water after pre-treatment of the effluent water, the water quality report obtained by the third-party testing organization National Center for Supervision and Inspection of Seawater and Brackish Water Product Quality Utilization Testing. The precision filtration system adopts bag filter element with filtration precision of 5μm and meltblown filter element in series, and the precision filter operating pressure is 0.3MPa. The ultrafiltration system adopts polyvinylidene fluoride tubular membrane (average pore size of 0.1μm, inner diameter of the membrane tube is 8mm, Tianjin Hepel), and the ultrafiltration operating pressure is 0.13MPa, with the recirculation flow rate of 43~45m3/h, and the flow rate of the produced water is controlled at 2m3/h. The test includes calcium ion, magnesium ion, potassium, sodium, chloride, sulfate, manganese, iron, total organic carbon, chemical oxygen demand, total hardness, total alkalinity, total dissolved solids, particle size distribution. According to the “Standard Test Methods for Drinking Water” GB/T 5750-2006, “Determination of Potassium and Sodium in Water Quality Flame Atomic Absorption Spectrophotometry” GB/T 11904-1989, “Determination of Calcium and Magnesium Ions in Industrial Circulating Cooling Water EDTA Titration Method” GB/T 15452-2009 and other standardized test methods and Procedure. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  实验获得。</w:t>
+        <w:t xml:space="preserve">  Experimentally obtained.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  由第三方检测机构进行水质检测。</w:t>
+        <w:t xml:space="preserve">  Water quality testing by a third-party testing organization.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  (1)数据生产过程:采集金海湖湖水经精密过滤系统或精密过滤-超滤系统预处理后的产水样品，经第三方检测机构检测获得。精密过滤系统采用过滤精度5μm的袋式滤芯和熔喷滤芯串联，精密过滤器操作压力0.3MPa。超滤系统采用聚偏氟乙烯管式膜（平均孔径0.1 μm，膜管内径8mm，天津海普尔），超滤操作压力0.13MPa，循环流量43~45m3/h，产水流量控制在2 m3/h。   (2)方法和标准规范: 根据《生活饮用水标准检验方法》GB/T 5750-2006、《水质钾和钠的测定 火焰原子吸收分光光度法》 GB/T 11904-1989、《工业循环冷却水中钙、镁离子的测定 EDTA滴定法》GB/T 15452-2009等标准规范测试方法和流程。</w:t>
+        <w:t xml:space="preserve">  (1)Data production process:Collecting samples of produced water from the lake water of Jinhai Lake after pretreatment by the precision filtration system or precision filtration-ultrafiltration system, and obtaining them by the third-party testing organization. The precision filtration system adopts bag filter element with filtration precision of 5 μm and meltblown filter element in series, and the operating pressure of the precision filter is 0.3 MPa. The ultrafiltration system adopts polyvinylidene fluoride tubular membrane (average pore size of 0.1 μm, inner diameter of the membrane tube is 8 mm, Tianjin HaiPuLu), and the operating pressure of the ultrafiltration is 0.13 MPa, and the recirculation flow rate is 43~45 m3/h, and the flow rate of the produced water is controlled at 2 m3/h.   (2)Methods and standards: According to “Standard Test Methods for Drinking Water” GB/T 5750-2006, “Determination of Potassium and Sodium in Water Quality Flame Atomic Absorption Spectrophotometry” GB/T 11904-1989, “Determination of Calcium and Magnesium Ions in Industrial Circulating Cooling Water EDTA Titration Method” GB/T 15452-2009. The test methods and processes are standardized in the standards. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2020/07/20-2020/07/23</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2020/07/20-2020/07/23</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">天津市滨海新区金海湖 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Jinhai Lake, Binhai New Area, Tianjin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.7 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:1.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">pdf</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:pdf</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">苦咸水, 精密过滤, 超滤, 水质, 溶解性总固体, 硬度, 总有机碳, 颗粒粒径</w:t>
+        <w:t xml:space="preserve">Theme:Brackish water, precision filtration, ultrafiltration, water quality, total dissolved solids, hardness, total organic carbon, particle size</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文化学 </w:t>
+        <w:t xml:space="preserve">Subject:Hydrochemistry </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2020</w:t>
+        <w:t xml:space="preserve">Time:2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">天津市滨海新区金海湖 </w:t>
+        <w:t xml:space="preserve">Place:Jinhai Lake </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杜润红 </w:t>
+        <w:t xml:space="preserve">contributors:DU Runhong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杜润红  </w:t>
+        <w:t xml:space="preserve">author:DU Runhong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:DU Runhong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2017YFE0114200</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">小型高效节能的沙漠苦咸水膜法淡化工艺开发和设备研制</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">杜润红. 天津金海湖湖水预处理出水水质数据集（2020年7月20-23日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.MDBW.2021.13.</w:t>
+        <w:t xml:space="preserve">DU Runhong. Tianjin Jinhai Lake Lake Pretreatment Effluent Water Quality Dataset (July 20-23, 2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.MDBW.2021.13.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>