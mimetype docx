--- v0 (2026-05-22)
+++ v1 (2026-08-20)
@@ -2,1125 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1990-2016年瓦里关二氧化碳浓度瓶采样数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Sampling data of Waliguan carbon dioxide concentration bottle in 1990-2016</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sampling data of Waliguan carbon dioxide concentration bottle in 1990-2016</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.cgawbo.db2934.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.cgawbo.db2934.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.CGAWBO.2020.32</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">大气本底</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Atmosphere</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据为1990年8月5日-2016年12月28日中国大气本底基准观象台二氧化碳浓度观测数据。单位为ppm，中国瓦里关大气本底基准观象台始建于1994年，位于青藏高原，海拔3810米，是全球最高的大气本底基准监测站，也是世界上第一个设在大陆腹地的大气本底基准监测站，它的建立填补了全球大气监测网(GAW)在欧亚大陆内的空白。</w:t>
+        <w:t xml:space="preserve">This data is the carbon dioxide concentration observation data of China atmospheric background reference Observatory from August 5, 1990 to December 28, 2016. The unit is ppm. China Waliguan atmospheric background reference Observatory was established in 1994. It is located on the Qinghai Tibet Plateau with an altitude of 3810 meters. It is the highest atmospheric background reference monitoring station in the world and the first atmospheric background monitoring station in the hinterland of the mainland in the world. Its establishment fills the gap of the global atmospheric monitoring network (GAW) in Eurasia. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">人工采集</w:t>
+        <w:t xml:space="preserve">Manual collection</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据在获取处理各阶段均有专业人员负责，数据质量良好。</w:t>
+        <w:t xml:space="preserve">This data is in the charge of professionals at all stages of acquisition and processing, with good data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1990/08/05-2016/12/28</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1990/08/05-2016/12/28</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中国青藏高原瓦里关大气本底基准观象台 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Atmospheric background reference observatory at Waliguan, Qinghai Tibet Plateau, China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">3816.0m-</w:t>
+        <w:t xml:space="preserve">altitude:3816.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nonem</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">464.0 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:464.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">温室气体, 二氧化碳，大气本底</w:t>
+        <w:t xml:space="preserve">Theme:Greenhouse gases, carbon dioxide</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气化学 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric chemistry </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016</w:t>
+        <w:t xml:space="preserve">Time:1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">格尔木,  青藏高原,  青海省 </w:t>
+        <w:t xml:space="preserve">Place:Golmud,  Qinghai Province,  Qinghai Tibet Plateau </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1154,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1243,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1327,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1416,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1504,743 +1226,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王剑琼</w:t>
+        <w:t xml:space="preserve">contacts:Wang Jian Qiao </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0974-8541504</w:t>
+        <w:t xml:space="preserve">phone:0974-8541504</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">killer_meihua@163.com</w:t>
+        <w:t xml:space="preserve">mailbox:killer_meihua@163.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴昊 </w:t>
+        <w:t xml:space="preserve">contributors:Wu Hao </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王剑琼  </w:t>
+        <w:t xml:space="preserve">author:Wang Jianqiong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Zhang guoqing , Wu Hao </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吴昊. 1990-2016年瓦里关二氧化碳浓度瓶采样数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.CGAWBO.2020.32.</w:t>
+        <w:t xml:space="preserve">Wu Hao. Sampling data of Waliguan carbon dioxide concentration bottle in 1990-2016. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.CGAWBO.2020.32.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>