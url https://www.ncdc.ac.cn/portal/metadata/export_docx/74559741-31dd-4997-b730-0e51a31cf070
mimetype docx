--- v0 (2026-05-02)
+++ v1 (2026-06-17)
@@ -2,928 +2,1098 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Glacier Distribution Dataset in Gansu Province</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">甘肃省冰川分布数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.gseer.db4047.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Glacier Distribution Dataset in Gansu Province</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.GSEER.DB4047.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.gseer.db4047.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.GSEER.DB4047.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Glacier</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The glacier distribution data in Gansu Province included in this dataset is sourced from the "China's Second Glacier Inventory Dataset" and the "World Glacier Inventory". The glacier attributes in the "Second Glacier Catalog" mainly include referential attributes (glacier name, glacier code, etc.), geometric attributes (glacier latitude and longitude, glacier area, etc.), elevation attributes (glacier average height, average slope, etc.), and source attributes (main data source, reference data source, etc.); The World Glacier Inventory mainly includes attributes such as glacier number, glacier name, watershed number, glacier morphology, etc. </w:t>
+        <w:t xml:space="preserve">  本数据集包括的甘肃省冰川分布数据，来源于《中国第二次冰川编目数数据集》和《世界冰川清单》。其中《第二次冰川编目》中的冰川属性主要有指代属性（冰川名称、冰川编码等），几何属性（冰川经纬度、冰川面积等），高程属性（冰川平均高度、平均坡度等）以及来源属性（主要数据源、参考数据源等）；《世界冰川清单》主要包含冰川编号、冰川名称、流域数、冰川形态等属性。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The glacier distribution data in Gansu Province included in this dataset is sourced from the "China's Second Glacier Inventory Dataset" and the "World Glacier Inventory".</w:t>
+        <w:t xml:space="preserve">  本数据集包括的甘肃省冰川分布数据，来源于《中国第二次冰川编目数据集》和《世界冰川清单》。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Collect and organize data, and crop it using ArcGIS software.</w:t>
+        <w:t xml:space="preserve">  收集整理数据，通过ArcGIS软件进行裁剪。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2023/07/01-2023/07/10</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023/07/01-2023/07/10</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:4.0 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:shp</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shp</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Albers </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Glaciers, glacier area, glacier morphology, and glacier distribution</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川, 冰川面积, 冰川形态, 冰川分布</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2012 2023</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012 2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1127,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1216,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 92.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1300,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">108.71</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1389,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,501 +1477,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhang Yaonan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张耀南 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:MIN Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:LI Hongxing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Yaonan. Glacier Distribution Dataset in Gansu Province. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.GSEER.DB4047.2023.</w:t>
+        <w:t xml:space="preserve">张耀南. 甘肃省冰川分布数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.GSEER.DB4047.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>