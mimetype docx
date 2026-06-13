--- v0 (2026-06-13)
+++ v1 (2026-06-13)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hydrothermal process monitoring of active layer in Beiluhe site (2002-2004)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">北麓河场地活动层水热过程监测（2002-2004年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2980.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Hydrothermal process monitoring of active layer in Beiluhe site (2002-2004)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1516</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2980.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1516</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Frozen soil</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冻土</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">北麓河场地活动层水热过程监测（2002-2004年）数据集是2002年7月-2004年8月观测场各种下垫面的活动层水热过程（水分和地温）监测数据。2002年6月24日，确定了北麓河冻土环境监测场地布置方案，场地布设钻孔资料。设立本场地的研究目的和意义主要为研究不同下垫面类型对冻土活动层过程的影响；研究不同下垫面类型对冻土活动层的水热状态；研究各种不同的下垫面类型下地表温度的差异，并利用气温和N—因子理论来推测地表温度和年较差，进一步应用到冻土环境评价模型中去；研究斜坡水文状况和斜坡稳定性以及青藏铁路工程对斜坡水文状况的影响及地表水径流路径变化的影响。试图以北麓河青藏铁路试验工程的天然监测孔为基础，分别选取几种植被覆盖类型，增设加密地表以下温度的监测。补充下垫面类型：荒漠草原、高寒草原、高寒草甸、地表铺设保温材料、铲除植被工程类型、砂砾路面。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Monitoring data of active layer hydrothermal processes (moisture and ground temperature) on various underlying surfaces at the observation site from July 2002 to August 2004</w:t>
+        <w:t xml:space="preserve">2002年7月-2004年8月观测场各种下垫面的活动层水热过程（水分和地温）监测数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Based on the natural monitoring holes of the Beilu River Qinghai Tibet Railway experimental project, several types of vegetation cover were selected, and encrypted monitoring of subsurface temperature was added</w:t>
+        <w:t xml:space="preserve">以北麓河青藏铁路试验工程的天然监测孔为基础，分别选取几种植被覆盖类型，增设加密地表以下温度的监测。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Good data quality </w:t>
+        <w:t xml:space="preserve">数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2002/06/24-2004/01/01</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2002/06/24-2004/01/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Beilu River Qinghai Tibet Railway Test Project </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">北麓河青藏铁路试验工程 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:606.0 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">606.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">月</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Hydrothermal process detection, Beilu River, Qinghai Tibet Railway experimental project</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水热过程检测, 北麓河, 青藏铁路实验工程</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Geothermal Science </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地热学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2002 2003 2004</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2002 2003 2004</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Beilu River,  qinghai-tibet railway </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">北麓河,  青藏铁路 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 92.90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 93.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Ma Wei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马巍 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Ma Wei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马巍  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Ma Wei </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马巍</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ma Wei. Hydrothermal process monitoring of active layer in Beiluhe site (2002-2004). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1516.</w:t>
+        <w:t xml:space="preserve">马巍. 北麓河场地活动层水热过程监测（2002-2004年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1516.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>