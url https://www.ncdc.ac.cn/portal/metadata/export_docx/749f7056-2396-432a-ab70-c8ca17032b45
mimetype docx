--- v0 (2026-05-09)
+++ v1 (2026-07-29)
@@ -1407,51 +1407,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">-75.99</w:t>
+              <w:t xml:space="preserve">-74.01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3924CDA2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="782BBB40" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">