--- v1 (2026-07-29)
+++ v2 (2026-09-19)
@@ -2241,51 +2241,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yafeng Zhang, Xinping Wang, Yanxia Pan, Rui Hu, Ning Chen. Global quantitative synthesis of effects of biotic and abiotic factors on stemflow production in woody ecosystems[J]. Global Ecology and Biogeography, 2021, 30, (8). [J]. </w:t>
+        <w:t xml:space="preserve">Yafeng Zhang, Xinping Wang, Yanxia Pan, Rui Hu, Ning Chen. Global quantitative synthesis of effects of biotic and abiotic factors on stemflow production in woody ecosystems[J]. Global Ecology and Biogeography, 2021, 30(8).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>