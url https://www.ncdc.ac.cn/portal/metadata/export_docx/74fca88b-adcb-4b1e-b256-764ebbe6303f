--- v0 (2026-06-23)
+++ v1 (2026-08-10)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2002-2004年河西走廊黑河流域额济纳旗土壤水分调查数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2002-2004 general data of Ejina Banner investigation and analysis in Heihe River Basin of Hexi Corridor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2002-2004 general data of Ejina Banner investigation and analysis in Heihe River Basin of Hexi Corridor</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3327.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3327.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1520</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为2002-2004年河西走廊黑河流域额济纳旗土壤水分调查数据，土壤水分TDR数据、管式TDR数据、井式TDR数据、地下水GPS数据、土壤养分盐分数据、土壤机械组成，该数据以Excel格式存储，包括管式和井式两种2002年的土壤水分调查数据。</w:t>
+        <w:t xml:space="preserve">The data set includes soil moisture TDR data, tube TDR data, well TDR data, groundwater GPS data, soil nutrient and salinity data, and soil mechanical composition. The data is stored in Excel format, including tube and well soil moisture survey data in 2002. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1.土壤水分TDR数据 管式TDR数据：包括二道桥、戈壁、林场、七道桥和梭梭林的2002年6月1日、6月11日、6月21日、7月1日、7月11日、7月21日、7月31日、8月11日和8月21日的地下1.8米间隔为0.2米的管式土壤水分调查数据。 井式TDR数据：包括怪柳、戈壁、胡杨和杂草的2002年6月21日、7月1日、7月11日、7月21日、7月31日、8月11日和8月21日的地下5米多间隔为0.2米的井式土壤水分调查数据。 地下水GPS数据：为Excel格式，对TDR观测点进行GPS测定，包括经度、纬度和高程等基本信息，外加水位高程、测井类型和备注等信息。</w:t>
+        <w:t xml:space="preserve">1. TDR data of soil moisture Pipe TDR data: including the pipe soil moisture survey data of Erdaoqiao, Gobi, forest farm, qidaoqiao and Haloxylon ammodendron forest on June 1, June 11, June 21, July 1, July 11, July 21, July 31, August 11 and August 21, 2002. Well TDR data: including the well type soil moisture survey data of strange willow, Gobi, Populus euphratica and weeds on June 21, July 1, July 11, July 21, July 31, August 11 and August 21, 2002 with more than 5 meters underground and 0.2 meters interval. GPS data of groundwater: in Excel format, GPS measurement of TDR observation points, including basic information such as longitude, latitude and elevation, plus water level elevation, logging type and remarks.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">为Excel格式，42个样点包含深度（cm）、各级颗粒含量百分数（筛析法）（&gt;2mm、2—1mm、1—0.5mm、0.5—0.25mm和0.25—0.1mm）和〈0.1mm各级颗粒含量百分数（吸管法）（&lt;0.1mm、0.1-0.05mm、0.05-0.02mm、0.02-0.002mm 和&lt;0.002mm）等变量的土壤颗粒组成信息分析表。</w:t>
+        <w:t xml:space="preserve">2. Soil nutrients and salinity data In Excel format, 42 samples include "peroxy N%", "total phosphorus P%", "organic matter%", "hydrolyzed nitrogen N mg / kg", "quick phosphorus P mg / kg", and "quick potassium mg / kg "," calcium carbonate% "," PH value "," total salt% "and" total potassium K% "and other variables, and the nutrient investigation and analysis data includes 42 samples including" conductance calculated total salt value (%) " ", CO3, HCO3, CI, SO4, Ca, Mg, Na + K and other variables of salt survey and analysis data. 3. Soil mechanical composition In Excel format, 42 samples include depth (cm), percentage of particle content at various levels (sieve analysis method) (&gt; 2mm, 2-1mm, 1-0.5mm, 0.5-0.25mm and 0.25-0.1mm) and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据质量良好</w:t>
+        <w:t xml:space="preserve">Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2002/01/09-2004/12/08</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2002/01/09-2004/12/08</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">河西走廊黑河流域额济纳旗 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Ejina Banner in Heihe River Basin of Hexi Corridor </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.7 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:1.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">井式TDR数据, 地下水GPS数据, 土壤养分盐分数据, 土壤机械组成, 管式TDR数据, 土壤水分TDR数据</w:t>
+        <w:t xml:space="preserve">Theme:Well TDR data, Groundwater GPS data, Soil nutrient and salinity data, Mechanical composition of soil, Tube TDR data, TDR data of soil moisture</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2002 2003 2004</w:t>
+        <w:t xml:space="preserve">Time:2002 2003 2004</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">河西走廊,  额济纳旗,  黑河流域 </w:t>
+        <w:t xml:space="preserve">Place:Hexi Corridor,  Ejin Banner,  Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 98.92</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yu Fang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴立宗 </w:t>
+        <w:t xml:space="preserve">contributors:WU Lizong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴立宗  </w:t>
+        <w:t xml:space="preserve">author:WU Lizong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吴立宗. 2002-2004年河西走廊黑河流域额济纳旗土壤水分调查数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1520.</w:t>
+        <w:t xml:space="preserve">WU Lizong. 2002-2004 general data of Ejina Banner investigation and analysis in Heihe River Basin of Hexi Corridor. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1520.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>