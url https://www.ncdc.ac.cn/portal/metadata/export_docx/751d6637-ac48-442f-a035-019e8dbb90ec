--- v0 (2026-05-08)
+++ v1 (2026-09-21)
@@ -2241,73 +2241,73 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">M. Liu S, W. Xu Z, Z. Wang W, Z. Jia Z, J. Zhu M, J. Bai, M. Wang J. A comparison of eddy-covariance and large aperture scintillometer measurements with respect to the energy balance closure problem[J]. Hydrology and Earth System Sciences, 2011, 15, (138). </w:t>
+        <w:t xml:space="preserve">M. LiuS, W. XuZ, Z. WangW, Z. JiaZ, J. ZhuM, J. Bai, M. WangJ. A comparison of eddy-covariance and large aperture scintillometer measurements with respect to the energy balance closure problem[J]. Hydrology and Earth System Sciences, 2011, 15(138).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Xu Tongren, Liu Shaomin, Xu Lu, Chen Yujie, Jia Zhenzhen, Xu Ziwei, Nielson Jeffrey. Temporal Upscaling and Reconstruction of Thermal Remotely Sensed Instantaneous Evapotranspiration[J]. Remote Sensing, 2015, 7, (3). </w:t>
+        <w:t xml:space="preserve">Xu Tongren, Liu Shaomin, Xu Lu, Chen Yujie, Jia Zhenzhen, Xu Ziwei, Nielson Jeffrey. Temporal Upscaling and Reconstruction of Thermal Remotely Sensed Instantaneous Evapotranspiration[J]. Remote Sensing, 2015, 7(3).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>