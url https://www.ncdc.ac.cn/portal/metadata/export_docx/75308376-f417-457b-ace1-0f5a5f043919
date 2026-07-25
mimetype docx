--- v0 (2026-06-10)
+++ v1 (2026-07-25)
@@ -2,839 +2,1222 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Three-hour precipitation fusion dataset based on random forest model in Muli Kuangqu, Qinghai Province (1990-2020)</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">基于随机森林模型的青海省木里矿区逐 3小时降水融合数据集（1990-2020年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>英文名称</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Three-hour precipitation fusion dataset based on random forest model in Muli Kuangqu, Qinghai Province (1990-2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>DOI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.12072/ncdc.db7681.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.db7681.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Meteorology</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  针对青海省地形复杂、地面观测站稀疏导致降水数据精度不足问题，融合 GPM、ERA5、DEM 等多源数据，基于 BP - LSTM 和随机森林模型，生成 0.01° 空间分辨率、1h/3h 时间分辨率高精度降水数据集，验证显示 RMSE≤2.5mm，降水事件捕捉率≥90%，为区域生态评估、水文模拟等提供数据支撑。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Fusion GPM (provided by NASA, 0.5h/10km resolution, https://gpm.nasa.gov/data/imerg ）ERA5 (provided by ECMWF, with a resolution of 1h/25km), https://www.ecmwf.int ）NDVI (16d/30m), DEM (30m), and ground observation station data (Qinghai Provincial Meteorological Bureau, 1-hour resolution)</w:t>
+        <w:t xml:space="preserve">  融合 GPM（NASA 提供，0.5h/10km 分辨率 ，https://gpm.nasa.gov/data/imerg ）、ERA5（ECMWF 提供，1h/25km 分辨率 ，https://www.ecmwf.int ）、NDVI（16d/30m ）、DEM（30m ）及地面观测站数据（青海省气象局，1h 分辨率）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    1. Data preprocessing: Bilinear interpolation is used to downscale GPM and ERA5 to 0.01 °, nearest neighbor interpolation is used to resample NDVI and DEM to 0.01 °, and precipitation data less than 0.1mm/h is filtered;</w:t>
+        <w:t xml:space="preserve">  1. 数据预处理：采用 bilinear 插值将 GPM、ERA5 降尺度至 0.01°，最邻近插值将 NDVI、DEM 重采样至 0.01°，过滤小于 0.1mm/h 降水数据；   2. 模型融合：BP - LSTM 模型（前后 BPNN 模块捕捉空间相关性，核心 LSTM 模块捕捉时间相关性 ）、随机森林模型（100 棵决策树集成学习 ）；   3. 精度验证：采用 RMSE、RB、MAE 评估准确性，POD、FAR、MISS 评估降水事件捕捉能力</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Fusion data RMSE ≤ 2.5mm, RB (absolute value) ≤ 15%, POD≥0.9，FAR≤0.6； The data has been verified by multiple sources and has a high degree of matching with ground observation data, with errors within an acceptable range </w:t>
+        <w:t xml:space="preserve">  融合数据 RMSE≤2.5mm，RB（绝对值）≤15%，POD≥0.9，FAR≤0.6；数据经过多源验证，与地面观测数据匹配度高，误差在可接受范围。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1990/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1990/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Qinghai Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青海省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:1500.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1500.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">6500.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:6.5 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.5 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.nc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0.01°</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3小时</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Precipitation data fusion, BP-lsm, Random Forest, high-altitude areas</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">降水数据融合, BP - LSTM, 随机森林, 高海拔地区</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Atmospheric Science , geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气科学 , 地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Muli Kuangqu,  Qinghai Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青海省,  木里矿区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -868,51 +1251,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 40.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -939,51 +1340,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 89.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1005,51 +1424,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1076,51 +1513,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1146,580 +1601,848 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">权晨</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:18397119373</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18397119373</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:quanchen007@sina.com</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">quanchen007@sina.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:quan chen,  zhang xiao dan,  zhao tong,  liu chang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">权晨,  张小丹,  赵彤,  刘畅 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:quan chen </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">权晨  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  zhang xiao dan </w:t>
+        <w:t xml:space="preserve">,  张小丹  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  liu chang </w:t>
+        <w:t xml:space="preserve">,  刘畅  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  zhao tong </w:t>
+        <w:t xml:space="preserve">,  赵彤  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:quan chen , zhang xiao dan </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">权晨, 张小丹</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2022YFF1302601</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022YFF1302601</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Integration of Technologies for Monitoring Spatiotemporal Changes in the Hydrological Ecology of Permafrost in High-Altitude Mining Areas and Data Fusion</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高寒矿区冻土水文生态时空变化监测和数据融合技术集成</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">quan chen, zhang xiao dan, zhao tong, liu chang. Three-hour precipitation fusion dataset based on random forest model in Muli Kuangqu, Qinghai Province (1990-2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. </w:t>
+        <w:t xml:space="preserve">权晨,张小丹,赵彤,刘畅. 基于随机森林模型的青海省木里矿区逐 3小时降水融合数据集（1990-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.db7681.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>