--- v0 (2026-05-03)
+++ v1 (2026-08-01)
@@ -2,1147 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中国典型积雪区25km积雪样方数据集（2017-2020年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">snow survey dataset from measurement routes of 25km  samples in the typical regions of China during 2017-2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">snow survey dataset from measurement routes of 25km  samples in the typical regions of China during 2017-2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.I-SNOW.db1663.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.I-SNOW.db1663.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.isnow.db1663.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">积雪</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Snow</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集包含我国典型积雪区2017-2020年3个积雪季16个25km样方的积雪深度、雪压和积雪密度等数据。积雪样方主要采集自我国新疆和东北地区。数据集共包含16个文件夹，16个样方数据表，共670条观测记录。   其中，每个样方数据存放于1个文件夹，文件夹内还包含记录表格的扫描档、样方点分布示意图及样方点矢量图（shp或kmz格式）。   数据集命名规则、时间范围及站点经纬度见说明文档。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集为自主观测的野外数据。</w:t>
+        <w:t xml:space="preserve">  This dataset is field data obtained from autonomous observation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据集来自各单位的野外观测数据。样方数据中经纬度及高程信息来自手持GPS。雪深、雪压数据分别来自量尺和雪筒。雪深数据为三次测量的平均值。雪压数据通过人工称量装在雪筒中的一定体积的积雪重量得到。密度数据通过雪压和雪深数据相除得到。</w:t>
+        <w:t xml:space="preserve">  The data sets come from field observation data from various units. The latitude, longitude and elevation information in the sample data comes from handheld GPS. Snow depth and snow pressure data come from measuring scales and snow cylinders respectively. Snow depth data is the average of three measurements. Snow pressure data is obtained by manually weighing a certain volume of snow contained in a snow cylinder. Density data is obtained by dividing snow pressure and snow depth data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量控制阶段分两步：   首先数据提供者对数据进行了完整性、准确性检查。数据完整性检查主要检查数据的样方内的观测点数目及观测字段是否达到项目要求。数据准确性检查一方面通过数值图示判断异常值并进行剔除，另一方面对数据的存储方式、数据格式进行统一与规范。第二阶段是数据提供者对其它组的数据进行交叉检查，再次审核数据的完整性和准确性，并对不同区域的数据进行整合。其中，数据质量控制的数据自检表及数据分析图一并存于数据集文件夹中。   最后整合各样方数据，得到完整、准确、格式一致的25km样方数据集。</w:t>
+        <w:t xml:space="preserve">  The data quality control stage is divided into two steps:   First, the data provider checked the integrity and accuracy of the data. The data integrity check mainly checks whether the number of observation points and observation fields within the data square meet the project requirements. On the one hand, the data accuracy check determines and eliminates abnormal values through numerical illustrations, and on the other hand, it unifies and standardizes the data storage method and data format. The second stage is for the data provider to cross-check data from other groups, review the integrity and accuracy of the data again, and integrate data from different regions. Among them, the data self-test table and data analysis chart for data quality control are stored in the data set folder.   Finally, the various square data are integrated to obtain a complete, accurate and consistent 25-kilometer square data set. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2017/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2017/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">新疆、东北地区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Xinjiang and Northeast China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">115.0m-</w:t>
+        <w:t xml:space="preserve">altitude:115.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nonem</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.3 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:1.3 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:xlsx，jpg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">积雪样方, 25km, 雪深, 积雪密度, 雪压</w:t>
+        <w:t xml:space="preserve">Theme:Snow quadrat, 25km, snow depth, snow density, snow pressure</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve">Time:2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆,  东北地区 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang,  Northeast China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1176,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 47.64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1265,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 81.92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1349,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">125.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1438,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1526,743 +1226,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李兰海,  车涛,  李晓峰,  刘艳,  肖建设 </w:t>
+        <w:t xml:space="preserve">contributors:Li Lanhai ,  Che Tao,  Li Xiaofeng,  LIU Yan,  XIAO Jianshe </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">戴礼云  </w:t>
+        <w:t xml:space="preserve">author:DaiLiyun </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Che Tao </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李兰海,车涛,李晓峰,刘艳,肖建设. 中国典型积雪区25km积雪样方数据集（2017-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.isnow.db1663.2022.</w:t>
+        <w:t xml:space="preserve">Li Lanhai , Che Tao, Li Xiaofeng, LIU Yan, XIAO Jianshe. snow survey dataset from measurement routes of 25km  samples in the typical regions of China during 2017-2020. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.isnow.db1663.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>