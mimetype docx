--- v0 (2026-04-29)
+++ v1 (2026-07-28)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">西北内陆区水资源三级区划</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Three-level zoning of water resources in northwest inland area</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Three-level zoning of water resources in northwest inland area</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.XBSAQ.db2301.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.XBSAQ.db2301.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.XBSAQ.db2301.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据包含西北内陆区水资源三级区划边界。</w:t>
+        <w:t xml:space="preserve">&amp; emsp; This data includes the three-level zoning boundary of water resources in the northwest inland area. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  依据《全国水资源区划标准》，提取西北内陆区水资源三级区划边界。</w:t>
+        <w:t xml:space="preserve"> &amp; emsp; According to the national water resources zoning standard, the three-level zoning boundary of water resources in the inland area of Northwest China is extracted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  通过人工解译和比对西北内陆区流域边界进行划分。</w:t>
+        <w:t xml:space="preserve"> &amp; emsp; The watershed boundary of northwest inland area is divided by manual interpretation and comparison.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  严格按照相关操作规范进行获取和处理数据。 数据来源可靠，数据质量良好。</w:t>
+        <w:t xml:space="preserve"> &amp; emsp; Acquire and process data in strict accordance with relevant operating specifications. The data source is reliable and the data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1984/01/01-1984/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1984/01/01-1984/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">西北内陆区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Northwest inland area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">840.9 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:840.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">西北内陆区, 水资源, 水资源三级区</w:t>
+        <w:t xml:space="preserve">Theme:Northwest inland area, water resources, three-level area of water resources</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1984</w:t>
+        <w:t xml:space="preserve">Time:1984</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">西北内陆区 </w:t>
+        <w:t xml:space="preserve">Place:Northwest inland area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 47.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">106.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">鱼腾飞 </w:t>
+        <w:t xml:space="preserve">contributors:Yu tengfei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">郭小燕  </w:t>
+        <w:t xml:space="preserve">author: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Yu tengfei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2017YFC0404300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">西北内陆区水资源安全保障技术集成与应用</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">鱼腾飞. 西北内陆区水资源三级区划. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.XBSAQ.db2301.2022.</w:t>
+        <w:t xml:space="preserve">Yu tengfei. Three-level zoning of water resources in northwest inland area. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.XBSAQ.db2301.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>