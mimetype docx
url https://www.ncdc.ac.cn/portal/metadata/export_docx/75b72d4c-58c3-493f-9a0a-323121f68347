--- v0 (2026-05-08)
+++ v1 (2026-06-22)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">青藏高原东部河流源头的冰川水位和网格质量变化（1970-2000 年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Glacier-level and gridded mass change in the rivers' sources in the eastern Tibetan Plateau (1970s-2000) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Glacier-level and gridded mass change in the rivers' sources in the eastern Tibetan Plateau (1970s-2000) </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6680.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6680.2024</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6680.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集主要研究 20 世纪 70 年代至 2000 年青藏高原东部源头河流的冰川质量变化。它提供两种分辨率的数据：高分辨率冰川级数据（30 米）和低分辨率网格数据（0.1 度和 0.5 度）。高分辨率数据为单个冰川提供了宝贵的信息，包括 13117 个冰川 30 年来的海拔变化、年度质量平衡和相关的不确定性。为了计算质量变化，我们将 20 世纪 70 年代地形图（航空摄影测量）得出的数字高程模型（DEM）与 2000 年的航天飞机雷达地形图任务（SRTM）数据进行了比较。共同注册、偏差校正和质量控制程序确保了数据的准确性。我们使用 ICESat-2 和 KH-9 数据评估了基于 DEM 的高程差异。结果表明质量良好，尤其是在低海拔地区，与 KH-9 数据类似。然而，由于使用航空照片捕捉陡峭地形上高反射雪面的局限性，高海拔结果的不确定性较高。该数据集覆盖了 72% 的 ETPR 冰川，是非常宝贵的资源。这种全面性使其非常适合在各种规模的质量平衡模拟中校准参数。此外，该数据集还可用于评估 2000 年前后冰川水文效应的变化。</w:t>
+        <w:t xml:space="preserve">This dataset focuses on glacier mass change in the Eastern Tibetan Plateau's (ETPR) source rivers from the 1970s to 2000. It provides data at two resolutions: high-resolution glacier-level data (30 m) and lower-resolution gridded data (0.1 and 0.5 degrees). The high-resolution data offers valuable insights for individual glaciers, including elevation change over 30 years, annual mass balance, and associated uncertainty for 13,117 glaciers. To calculate mass change, we compared digital elevation models (DEMs) derived from 1970s topographic maps (aerial photogrammetry) with the Shuttle Radar Topography Mission (SRTM) data from 2000. Co-registration, bias correction, and quality control procedures ensured data accuracy. We evaluated the DEM-based elevation differences using ICESat-2 and KH-9 data. The results demonstrate good quality, particularly at lower altitudes, similar to KH-9 data. However, high-altitude results have higher uncertainty due to limitations in capturing highly reflective snow surfaces on steep terrain using aerial photos. This dataset is a valuable resource as it covers 72% of ETPR glaciers. This comprehensiveness makes it ideal for calibrating parameters in mass balance simulations at various scales. Furthermore, the dataset can be used to assess changes in glacier hydrological effects before and after 2000. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  我们共使用了 718 幅历史地形图，其中包括 142 幅比例尺为 1:50,000 的地形图和 576 幅比例尺为 1:100,000 的地形图，这些地形图是根据中国军事大地测量局在 1957 年至 1983 年期间拍摄的航空照片绘制的；在本研究中，我们使用分辨率为 1 弧秒（约 30 米）的 SRTM DEM（无空隙填充版本）；在本研究中，我们获取了覆盖西夏邦马山的 KH-9 图像；以及 ICESat-2数据。</w:t>
+        <w:t xml:space="preserve">  We employed a total of 718 historical topographic maps including 142 at a scale of 1:50,000 and 576 at a scale of 1:100,000 compiled from aerial photos taken from 1957 to 1983 by the Chinese Military Geodetic Service. In this study, we use SRTM DEM (no void filled version) with a resolution of 1 arc second (~30 m) refer to the glacier surface in the year of 1999 suggested by previous studies (e.g., Gardelle et al., 2013; Mcnabb et al., 2019). In this study, we acquired the KH-9 images covering Xixiabangma Mountain，and ICESat-2 data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  为了生成网格产品，我们采取了以下步骤： 1) 首先，我们对所有有效冰川的高差、高差误差和时间戳进行空间合并。2) 对于每个网格单元，我们计算该网格单元内的冰川高差、高差误差和时间戳的平均值。这些平均值被指定为网格单元值。3) 对于每个网格单元，我们计算高差的 NMAD 和像素数。利用公式 (6)，计算网格尺度重采样误差。4) 结合网格尺度高差和时间戳，应用公式（7）计算网格尺度质量平衡。5) 结合网格尺度高程变化误差和时间戳，应用公式 (8) 计算初始网格尺度质量平衡误差。最后，结合重采样误差得出最终质量平衡误差。</w:t>
+        <w:t xml:space="preserve">  To generate the grid product, we took the following steps: 1) Firstly, we spatially merged the elevation differences, elevation errors, and timestamps of all effective glaciers. 2) For each grid cell, we calculate the average glacier elevation difference, elevation error, and timestamp within that grid cell. These averages are designated as grid cell values. 3) For each grid cell, we calculate the NMAD and pixel count of the height difference. Calculate the grid scale resampling error using formula (6). 4) Combining the grid scale height difference and timestamp, apply formula (7) to calculate the grid scale mass balance. 5) Combining the grid scale elevation variation error and timestamp, apply formula (8) to calculate the initial grid scale mass balance error. Finally, the final mass balance error is obtained by combining the resampling error.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">  The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1970/01/01-2000/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1970/01/01-2000/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">青藏高原东部 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Eastern Qinghai Tibet Plateau </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">529.9 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:529.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">NetCDF</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:NetCDF</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">冰川（冰盖）, 冰川高程变化, 质量平衡, 地表冻融循环/状态遥感, 冰冻圈遥感产品</w:t>
+        <w:t xml:space="preserve">Theme:Glacier (ice sheet), glacier elevation changes, mass balance, remote sensing of surface freeze-thaw cycles/states, cryosphere remote sensing products</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1970 1971 1972 1973 1974 1975 1976 1977 1978 1979 1980 1981 1982 1983 1984 1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000</w:t>
+        <w:t xml:space="preserve">Time:1970 1971 1972 1973 1974 1975 1976 1977 1978 1979 1980 1981 1982 1983 1984 1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">青藏高原东部源头河流 </w:t>
+        <w:t xml:space="preserve">Place:Rivers at the source of the eastern Qinghai Tibet Plateau </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 40.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 75.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 27.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,897 +1185,622 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘时银,  朱钰 </w:t>
+        <w:t xml:space="preserve">contributors:LIU Shiyin,  Zhu yu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">朱钰  </w:t>
+        <w:t xml:space="preserve">author:Zhu yu </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  刘时银  </w:t>
+        <w:t xml:space="preserve">,  LIU Shiyin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Zhu yu , LIU Shiyin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:41991234</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">生态系统结构功能变化与水土资源承载力</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘时银,朱钰. 青藏高原东部河流源头的冰川水位和网格质量变化（1970-2000 年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6680.2024.</w:t>
+        <w:t xml:space="preserve">LIU Shiyin, Zhu yu. Glacier-level and gridded mass change in the rivers' sources in the eastern Tibetan Plateau (1970s-2000) . National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6680.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Zhu Y, Liu S, Wei J, Wu K, Bolch T, Xu J, Guo W, Jiang Z, Xie F, Yi Y, Shangguan D, Yao X, Zhang Z. Glacier-level and gridded mass change in the rivers’ sources in the eastern Tibetan Plateau (ETPR) from 1970s to 2000[J]. Earth System Science Data Discussions, 2024, 2024: 1-28. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-2024-255.</w:t>
       </w:r>