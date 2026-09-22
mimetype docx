--- v1 (2026-06-22)
+++ v2 (2026-09-22)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Glacier-level and gridded mass change in the rivers' sources in the eastern Tibetan Plateau (1970s-2000) </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">青藏高原东部河流源头的冰川水位和网格质量变化（1970-2000 年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6680.2024</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Glacier-level and gridded mass change in the rivers' sources in the eastern Tibetan Plateau (1970s-2000) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6680.2024</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6680.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6680.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">开放获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset focuses on glacier mass change in the Eastern Tibetan Plateau's (ETPR) source rivers from the 1970s to 2000. It provides data at two resolutions: high-resolution glacier-level data (30 m) and lower-resolution gridded data (0.1 and 0.5 degrees). The high-resolution data offers valuable insights for individual glaciers, including elevation change over 30 years, annual mass balance, and associated uncertainty for 13,117 glaciers. To calculate mass change, we compared digital elevation models (DEMs) derived from 1970s topographic maps (aerial photogrammetry) with the Shuttle Radar Topography Mission (SRTM) data from 2000. Co-registration, bias correction, and quality control procedures ensured data accuracy. We evaluated the DEM-based elevation differences using ICESat-2 and KH-9 data. The results demonstrate good quality, particularly at lower altitudes, similar to KH-9 data. However, high-altitude results have higher uncertainty due to limitations in capturing highly reflective snow surfaces on steep terrain using aerial photos. This dataset is a valuable resource as it covers 72% of ETPR glaciers. This comprehensiveness makes it ideal for calibrating parameters in mass balance simulations at various scales. Furthermore, the dataset can be used to assess changes in glacier hydrological effects before and after 2000. </w:t>
+        <w:t xml:space="preserve">  本数据集主要研究 20 世纪 70 年代至 2000 年青藏高原东部源头河流的冰川质量变化。它提供两种分辨率的数据：高分辨率冰川级数据（30 米）和低分辨率网格数据（0.1 度和 0.5 度）。高分辨率数据为单个冰川提供了宝贵的信息，包括 13117 个冰川 30 年来的海拔变化、年度质量平衡和相关的不确定性。为了计算质量变化，我们将 20 世纪 70 年代地形图（航空摄影测量）得出的数字高程模型（DEM）与 2000 年的航天飞机雷达地形图任务（SRTM）数据进行了比较。共同注册、偏差校正和质量控制程序确保了数据的准确性。我们使用 ICESat-2 和 KH-9 数据评估了基于 DEM 的高程差异。结果表明质量良好，尤其是在低海拔地区，与 KH-9 数据类似。然而，由于使用航空照片捕捉陡峭地形上高反射雪面的局限性，高海拔结果的不确定性较高。该数据集覆盖了 72% 的 ETPR 冰川，是非常宝贵的资源。这种全面性使其非常适合在各种规模的质量平衡模拟中校准参数。此外，该数据集还可用于评估 2000 年前后冰川水文效应的变化。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  We employed a total of 718 historical topographic maps including 142 at a scale of 1:50,000 and 576 at a scale of 1:100,000 compiled from aerial photos taken from 1957 to 1983 by the Chinese Military Geodetic Service. In this study, we use SRTM DEM (no void filled version) with a resolution of 1 arc second (~30 m) refer to the glacier surface in the year of 1999 suggested by previous studies (e.g., Gardelle et al., 2013; Mcnabb et al., 2019). In this study, we acquired the KH-9 images covering Xixiabangma Mountain，and ICESat-2 data.</w:t>
+        <w:t xml:space="preserve">  我们共使用了 718 幅历史地形图，其中包括 142 幅比例尺为 1:50,000 的地形图和 576 幅比例尺为 1:100,000 的地形图，这些地形图是根据中国军事大地测量局在 1957 年至 1983 年期间拍摄的航空照片绘制的；在本研究中，我们使用分辨率为 1 弧秒（约 30 米）的 SRTM DEM（无空隙填充版本）；在本研究中，我们获取了覆盖西夏邦马山的 KH-9 图像；以及 ICESat-2数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  To generate the grid product, we took the following steps: 1) Firstly, we spatially merged the elevation differences, elevation errors, and timestamps of all effective glaciers. 2) For each grid cell, we calculate the average glacier elevation difference, elevation error, and timestamp within that grid cell. These averages are designated as grid cell values. 3) For each grid cell, we calculate the NMAD and pixel count of the height difference. Calculate the grid scale resampling error using formula (6). 4) Combining the grid scale height difference and timestamp, apply formula (7) to calculate the grid scale mass balance. 5) Combining the grid scale elevation variation error and timestamp, apply formula (8) to calculate the initial grid scale mass balance error. Finally, the final mass balance error is obtained by combining the resampling error.</w:t>
+        <w:t xml:space="preserve">  为了生成网格产品，我们采取了以下步骤： 1) 首先，我们对所有有效冰川的高差、高差误差和时间戳进行空间合并。2) 对于每个网格单元，我们计算该网格单元内的冰川高差、高差误差和时间戳的平均值。这些平均值被指定为网格单元值。3) 对于每个网格单元，我们计算高差的 NMAD 和像素数。利用公式 (6)，计算网格尺度重采样误差。4) 结合网格尺度高差和时间戳，应用公式（7）计算网格尺度质量平衡。5) 结合网格尺度高程变化误差和时间戳，应用公式 (8) 计算初始网格尺度质量平衡误差。最后，结合重采样误差得出最终质量平衡误差。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1970/01/01-2000/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1970/01/01-2000/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Eastern Qinghai Tibet Plateau </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青藏高原东部 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:529.9 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">529.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:NetCDF</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NetCDF</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Glacier (ice sheet), glacier elevation changes, mass balance, remote sensing of surface freeze-thaw cycles/states, cryosphere remote sensing products</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川（冰盖）, 冰川高程变化, 质量平衡, 地表冻融循环/状态遥感, 冰冻圈遥感产品</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1970 1971 1972 1973 1974 1975 1976 1977 1978 1979 1980 1981 1982 1983 1984 1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1970 1971 1972 1973 1974 1975 1976 1977 1978 1979 1980 1981 1982 1983 1984 1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Rivers at the source of the eastern Qinghai Tibet Plateau </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青藏高原东部源头河流 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 40.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 75.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 27.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,646 +1419,919 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:LIU Shiyin,  Zhu yu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘时银,  朱钰 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Zhu yu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">朱钰  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  LIU Shiyin </w:t>
+        <w:t xml:space="preserve">,  刘时银  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Zhu yu , LIU Shiyin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">朱钰, 刘时银</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:41991234</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">41991234</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态系统结构功能变化与水土资源承载力</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">LIU Shiyin, Zhu yu. Glacier-level and gridded mass change in the rivers' sources in the eastern Tibetan Plateau (1970s-2000) . National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6680.2024.</w:t>
+        <w:t xml:space="preserve">刘时银,朱钰. 青藏高原东部河流源头的冰川水位和网格质量变化（1970-2000 年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6680.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhu Y, Liu S, Wei J, Wu K, Bolch T, Xu J, Guo W, Jiang Z, Xie F, Yi Y, Shangguan D, Yao X, Zhang Z. Glacier-level and gridded mass change in the rivers’ sources in the eastern Tibetan Plateau (ETPR) from 1970s to 2000[J]. Earth System Science Data Discussions, 2024, 2024: 1-28. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-2024-255.</w:t>
+        <w:t xml:space="preserve">Zhu Y, Liu S, Wei J, Wu K, Bolch T, Xu J, Guo W, Jiang Z, Xie F, Yi Y, Shangguan D, Yao X, Zhang Z. Glacier-level and gridded mass change in the rivers’ sources in the eastern Tibetan Plateau (ETPR) from 1970s to 2000[J/OL]. Earth System Science Data Discussions, 2024, 2024: 1-28. DOI: 10.5194/essd-2024-255.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>