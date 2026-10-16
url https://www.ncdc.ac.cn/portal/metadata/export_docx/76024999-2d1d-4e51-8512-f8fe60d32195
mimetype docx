--- v0 (2026-06-03)
+++ v1 (2026-10-16)
@@ -237,51 +237,51 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据分类</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t xml:space="preserve">冰川</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>