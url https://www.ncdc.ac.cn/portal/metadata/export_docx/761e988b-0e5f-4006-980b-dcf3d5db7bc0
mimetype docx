--- v0 (2026-05-07)
+++ v1 (2026-06-21)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河生态水文遥感试验：黑河流域中游核心试验区多角度多波段成像观测同步CCD影像数据（2012年7月26日）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River Ecological hydrological remote sensing experiment: multi angle and multi band imaging observation synchronous CCD image data in the core experimental area in the middle reaches of Heihe River Basin (July 26, 2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River Ecological hydrological remote sensing experiment: multi angle and multi band imaging observation synchronous CCD image data in the core experimental area in the middle reaches of Heihe River Basin (July 26, 2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3521.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3521.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1913</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集于2012年7月26日黑河流域中游核心试验区获取多角度多波段成像观测同步CCD影像数据。   2012年7月26日在黑河中游的5*5公里加密区，利用运12飞机，搭载WIDAS传感器，开展了可见光/近红外、热红外的多角度航空遥感试验。WIDAS系统集成了：高分辨率相机一台、可见光/近红外5波段多光谱相机两台（最大视场角48度）和热像仪一台（最大视场角46度）。获取的数据信息为：CCD分辨率0.2m。</w:t>
+        <w:t xml:space="preserve">On July 26, 2012, the data set obtained the synchronous CCD image data of multi angle and multi band imaging observation in the core test area in the middle reaches of Heihe River Basin. On July 26, 2012, in the 5 * 5km encryption area in the middle reaches of Heihe River, the multi angle aerial remote sensing test of visible / near infrared and thermal infrared was carried out by using Yun 12 aircraft and widas sensor. Widas system integrates one high-resolution camera, two visible / near-infrared 5-band multispectral cameras (maximum field of view angle 48 degrees) and one thermal imager (maximum field of view angle 46 degrees). The acquired data information is: CCD resolution 0.2m </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2012年7月26日在黑河中游的5*5公里加密区，利用运12飞机，搭载WIDAS传感器，开展了可见光/近红外、热红外的多角度航空遥感试验。</w:t>
+        <w:t xml:space="preserve">  On July 26, 2012, in the 5 * 5km encryption area in the middle reaches of Heihe River, the multi angle aerial remote sensing test of visible / near infrared and thermal infrared was carried out by using Yun 12 aircraft and widas sensor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  WIDAS系统集成了：高分辨率相机一台、可见光/近红外5波段多光谱相机两台（最大视场角48度）和热像仪一台（最大视场角46度）。获取的数据信息为：CCD分辨率0.2m.</w:t>
+        <w:t xml:space="preserve">  Widas system integrates one high-resolution camera, two visible / near-infrared 5-band multispectral cameras (maximum field of view angle 48 degrees) and one thermal imager (maximum field of view angle 46 degrees). The acquired data information is: CCD resolution 0.2m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">  Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/07/26-2012/07/27</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/07/26-2012/07/27</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">47.5 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:47.5 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">航空遥感, 多角度观测, CCD, WIDAS</w:t>
+        <w:t xml:space="preserve">Theme:Aerial remote sensing, multi angle observation, CCD, widas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012</w:t>
+        <w:t xml:space="preserve">Time:2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中游人工绿洲试验区,  黑河流域 </w:t>
+        <w:t xml:space="preserve">Place:Middle reaches artificial oasis experimental area,  Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.46</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,887 +1185,612 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">肖青 </w:t>
+        <w:t xml:space="preserve">contributors:Xiao qing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">肖青  </w:t>
+        <w:t xml:space="preserve">author:Xiao qing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Xiao qing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:91125003</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：航空光学遥感</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">肖青. 黑河生态水文遥感试验：黑河流域中游核心试验区多角度多波段成像观测同步CCD影像数据（2012年7月26日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1913.</w:t>
+        <w:t xml:space="preserve">Xiao qing. Heihe River Ecological hydrological remote sensing experiment: multi angle and multi band imaging observation synchronous CCD image data in the core experimental area in the middle reaches of Heihe River Basin (July 26, 2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1913.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">