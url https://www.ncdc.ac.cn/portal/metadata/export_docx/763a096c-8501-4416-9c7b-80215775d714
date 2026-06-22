--- v0 (2026-05-08)
+++ v1 (2026-06-22)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing test: 250m / 1km monthly synthetic vegetation coverage (FVC) data set of Heihe River Basin (2011-2014)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河生态水文遥感试验：黑河流域250m/1km月合成植被覆盖度（FVC）数据集（2011-2014年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3522.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing test: 250m / 1km monthly synthetic vegetation coverage (FVC) data set of Heihe River Basin (2011-2014)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1758</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3522.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1758</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The 250m / 1km monthly synthetic vegetation coverage (FVC) data set of Heihe River basin provides the monthly FVC synthesis results from 2011 to 2014. The data is produced based on pixel dichotomy by using MODIS vegetation index products mod13a2 and mod13q1 </w:t>
+        <w:t xml:space="preserve">  黑河流域250m/1km月合成植被覆盖度（FVC）数据集提供了2011-2014年的月FVC合成结果，该数据利用MODIS的植被指数产品MOD13A2和MOD13Q1，基于像元二分法生产。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The 250m / 1km monthly synthetic vegetation coverage (FVC) data set of Heihe River basin provides the monthly FVC synthetic results from 2011 to 2014</w:t>
+        <w:t xml:space="preserve">  黑河流域250m/1km月合成植被覆盖度（FVC）数据集提供了2011-2014年的月FVC合成结果。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The vegetation index products mod13a2 and mod13q1 of MODIS are produced based on pixel dichotomy</w:t>
+        <w:t xml:space="preserve">  利用MODIS的植被指数产品MOD13A2和MOD13Q1，基于像元二分法生产。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2011/01/01-2015/01/01</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2011/01/01-2015/01/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, artificial oasis test area in the middle reaches, hydrological test area in the upper cold area, and natural oasis test area in the lower reaches </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域, 中游人工绿洲试验区, 上游寒区水文试验区, 下游天然绿洲试验区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:67.5 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">67.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">月</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:MODIS, Satellite remote sensing products, Vegetation coverage, FVC</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MODIS, 卫星遥感产品, 植被覆盖度, FVC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2011 2012 2013 2014</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2011 2012 2013 2014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Downstream natural oasis test area,  Heihe River Basin,  upstream cold region hydrological test area,  midstream artificial oasis test area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">下游天然绿洲试验区,  黑河流域,  上游寒区水文试验区,  中游人工绿洲试验区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 97.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,661 +1458,962 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhong bo,  Wu junjun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">仲波,  吴俊君 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Zhong bo </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">仲波  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Zhong bo </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">仲波</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2013AA12A301</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013AA12A301</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">星机地综合观测定量遥感融合处理与共性产品生产系统</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2012AA12A304</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012AA12A304</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">多尺度遥感数据按需快速处理与定量遥感产品生成关键技术</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhong bo, Wu junjun. Heihe River eco hydrological remote sensing test: 250m / 1km monthly synthetic vegetation coverage (FVC) data set of Heihe River Basin (2011-2014). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1758.</w:t>
+        <w:t xml:space="preserve">仲波,吴俊君. 黑河生态水文遥感试验：黑河流域250m/1km月合成植被覆盖度（FVC）数据集（2011-2014年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1758.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">