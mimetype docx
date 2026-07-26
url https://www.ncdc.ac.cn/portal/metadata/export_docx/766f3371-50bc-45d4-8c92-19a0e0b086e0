--- v0 (2026-06-11)
+++ v1 (2026-07-26)
@@ -2,999 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">聚能切割器整体闸门切割试验记录数据（2025年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data Record of Cumulative Energy Cutter Test(2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data Record of Cumulative Energy Cutter Test(2025)</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.db7652.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.db7652.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...8 lines deleted...]
-        <w:t>：</w:t>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  泄水闸门快速破拆导水技术聚能切割器测试记录数据包括钢板切割厚度、破拆时效以及切割破拆面积，切割器试验场地位于太原市兵器247靶场。钢板切割厚度数据通过破拆后测点断面厚度测得，破拆时效数据通过记录整个破拆过程的时间获得，切割破拆面积通过破拆后闸门开窗面积获得。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据来源于聚能切割器在太原市兵器247靶场试验场地开展相关测试。</w:t>
+        <w:t xml:space="preserve">    The data is sourced from relevant tests conducted on the energy gathering cutter at the Weapon 247 Shooting Range Test Site in Taiyuan City.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  （1）钢板切割能力通过破拆后测量破拆后钢板断面尺寸获得；   （2）破拆时效通过记录整个闸门破拆时间，通过试验初始时间与终止时间的差值来确定整个试验的破拆时效，该方法已经专家评审认可；   （3）闸门破拆后的泄水能力通过记录破拆后闸门开窗面积与原始闸门挡水面积之比，该方法已经专家评审认可。</w:t>
+        <w:t xml:space="preserve">    (1) The cutting ability of steel plates is obtained by measuring the cross-sectional dimensions of the dismantled steel plates;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据均为通过校准的仪器设备测量所得，精度满足第三方机构检测的要求，经多次重复测量与均值处理，所有流程均记录归档，支持结果可追溯与可复现。</w:t>
+        <w:t xml:space="preserve">    The data is measured by calibrated instruments and equipment, and the accuracy meets the requirements of third-party organization testing. After multiple repeated measurements and mean processing, all processes are recorded and archived, and the results are traceable and reproducible. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2025/10/16-2025/10/16</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2025/10/16-2025/10/16</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中国 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.4 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:1.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:*.pdf,*.docx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">库坝系统, 装备, 性能测试</w:t>
+        <w:t xml:space="preserve">Theme:Reservoir dam system, equipment, performance test</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">工程与技术科学基础学科 </w:t>
+        <w:t xml:space="preserve">Subject:Fundamentals of Engineering and Technical Sciences </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2025</w:t>
+        <w:t xml:space="preserve">Time:2025</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中国 </w:t>
+        <w:t xml:space="preserve">Place:China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1028,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1117,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1201,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1290,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1378,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王程</w:t>
+        <w:t xml:space="preserve">contacts:None </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">13581338902</w:t>
+        <w:t xml:space="preserve">phone:13581338902</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">wangcheng5@cjwsjy.com.cn</w:t>
+        <w:t xml:space="preserve">mailbox:wangcheng5@cjwsjy.com.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">严晶 </w:t>
+        <w:t xml:space="preserve">contributors:yan jing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">严晶  </w:t>
+        <w:t xml:space="preserve">author:yan jing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:wang cheng </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2022YFC3005404</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">库坝系统自然灾害损害应急调度决策及泄水建筑物快速修复技术与装备</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">严晶. 聚能切割器整体闸门切割试验记录数据（2025年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. </w:t>
+        <w:t xml:space="preserve">yan jing. Data Record of Cumulative Energy Cutter Test(2025). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.db7652.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>