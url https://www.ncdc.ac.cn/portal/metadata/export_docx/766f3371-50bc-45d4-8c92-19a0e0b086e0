--- v1 (2026-07-26)
+++ v2 (2026-09-09)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data Record of Cumulative Energy Cutter Test(2025)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">聚能切割器整体闸门切割试验记录数据（2025年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.db7652.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data Record of Cumulative Energy Cutter Test(2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.db7652.2026</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.db7652.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.db7652.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  泄水闸门快速破拆导水技术聚能切割器测试记录数据包括钢板切割厚度、破拆时效以及切割破拆面积，切割器试验场地位于太原市兵器247靶场。钢板切割厚度数据通过破拆后测点断面厚度测得，破拆时效数据通过记录整个破拆过程的时间获得，切割破拆面积通过破拆后闸门开窗面积获得。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The data is sourced from relevant tests conducted on the energy gathering cutter at the Weapon 247 Shooting Range Test Site in Taiyuan City.</w:t>
+        <w:t xml:space="preserve">  数据来源于聚能切割器在太原市兵器247靶场试验场地开展相关测试。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    (1) The cutting ability of steel plates is obtained by measuring the cross-sectional dimensions of the dismantled steel plates;</w:t>
+        <w:t xml:space="preserve">  （1）钢板切割能力通过破拆后测量破拆后钢板断面尺寸获得；   （2）破拆时效通过记录整个闸门破拆时间，通过试验初始时间与终止时间的差值来确定整个试验的破拆时效，该方法已经专家评审认可；   （3）闸门破拆后的泄水能力通过记录破拆后闸门开窗面积与原始闸门挡水面积之比，该方法已经专家评审认可。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The data is measured by calibrated instruments and equipment, and the accuracy meets the requirements of third-party organization testing. After multiple repeated measurements and mean processing, all processes are recorded and archived, and the results are traceable and reproducible. </w:t>
+        <w:t xml:space="preserve">  数据均为通过校准的仪器设备测量所得，精度满足第三方机构检测的要求，经多次重复测量与均值处理，所有流程均记录归档，支持结果可追溯与可复现。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2025/10/16-2025/10/16</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025/10/16-2025/10/16</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:1.4 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.pdf,*.docx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Reservoir dam system, equipment, performance test</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">库坝系统, 装备, 性能测试</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Fundamentals of Engineering and Technical Sciences </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">工程与技术科学基础学科 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2025</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1458,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王程</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:13581338902</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13581338902</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:wangcheng5@cjwsjy.com.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wangcheng5@cjwsjy.com.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:yan jing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">严晶 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:yan jing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">严晶  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:wang cheng </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王程</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2022YFC3005404</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022YFC3005404</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">库坝系统自然灾害损害应急调度决策及泄水建筑物快速修复技术与装备</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">yan jing. Data Record of Cumulative Energy Cutter Test(2025). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.db7652.2026.</w:t>
+        <w:t xml:space="preserve">严晶. 聚能切割器整体闸门切割试验记录数据（2025年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.db7652.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>