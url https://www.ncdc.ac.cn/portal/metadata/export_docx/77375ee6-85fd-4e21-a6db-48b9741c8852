--- v0 (2026-05-05)
+++ v1 (2026-08-03)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">风电、光伏产品生命周期数据集（2019-2022年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Wind power and photovoltaic Product lifecycle data set (2019-2022)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wind power and photovoltaic Product lifecycle data set (2019-2022)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.receeiawfppp.db3914.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.receeiawfppp.db3914.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.RECEEIAWFPPP.DB3914.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  涵盖风电行业（叶片、发电机、齿轮箱、塔筒、变流器、轴承、机舱罩、轮毂等）和光伏行业（高纯多晶硅、单晶硅片、多晶硅片、单晶电池片、多晶电池片、单晶组件、多晶组件等）21种典型产品。</w:t>
+        <w:t xml:space="preserve">&amp;Emsp Covering 21 typical products in the wind power industry (blades, generators, gearboxes, towers, converters, bearings, cabin covers, wheel hubs, etc.) and the photovoltaic industry (high-purity polycrystalline silicon, monocrystalline silicon wafers, polycrystalline silicon wafers, monocrystalline battery wafers, polycrystalline modules, polycrystalline modules, etc.) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  企业问卷调查、企业现场调研。</w:t>
+        <w:t xml:space="preserve">&amp;Emsp; Enterprise questionnaire survey and on-site research</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  人工收集整理。</w:t>
+        <w:t xml:space="preserve">&amp;Emsp; Manual collection and organization</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">&amp;Emsp; The data quality is good </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2019/11/01-2022/05/03</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2019/11/01-2022/05/03</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">宁波;山东;河北;洛阳等 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Ningbo; Shandong; Hebei; Luoyang et al </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">58.0 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:58.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">风电产品, 光伏产品, 生命周期</w:t>
+        <w:t xml:space="preserve">Theme:Wind power products, photovoltaic products, life cycle</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">人文地理学 </w:t>
+        <w:t xml:space="preserve">Subject:human geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2019 2020 2021 2022</w:t>
+        <w:t xml:space="preserve">Time:2019 2020 2021 2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">宁波,  山东,  河北,  洛阳 </w:t>
+        <w:t xml:space="preserve">Place:Ningbo,  Shandong,  Hebei,  Luoyang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李雪迎 </w:t>
+        <w:t xml:space="preserve">contributors: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李雪迎  </w:t>
+        <w:t xml:space="preserve">author: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFB1502800</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">风电场、光伏电站生态气候效应和环境影响评价研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李雪迎. 风电、光伏产品生命周期数据集（2019-2022年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.RECEEIAWFPPP.DB3914.2023.</w:t>
+        <w:t xml:space="preserve">. Wind power and photovoltaic Product lifecycle data set (2019-2022). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.RECEEIAWFPPP.DB3914.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>