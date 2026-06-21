--- v0 (2026-05-06)
+++ v1 (2026-06-21)
@@ -2,1115 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">祁连山典型流域森林面积变化数据集（1968-2017年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Forest area change data of typical watersheds in Qilian Mountains from 1968 to 2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Forest area change data of typical watersheds in Qilian Mountains from 1968 to 2017</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6554.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6554.2024</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6554.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集记录了祁连山祁连山大野口流域1968年- 2017 年青海云杉林斑块面积变化，该数据集可为祁连山植被建设和管理提供重要的数据支撑。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  栅格数据，ARGIS软件。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  选择了祁连山大野口流域三期高分辨率遥感影像, 分别为2017年分辨率2.1m 的资源号卫星数据,2008 年分辨率 2.4m 的快鸟（ Quickbird ）数据 以及 1968 年的 分辨率 1.8m的锁眼（ KeyHole ）历史航片数据。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  为了确保数据质量，选择数据为同时期相近分辨率卫星影像中云量最少数据质量较高的影像。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2019/06/01-2019/06/01</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2019/06/01-2019/06/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">祁连山大野口流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Dayekou watershed in Qilian Mountains </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">6.9 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:6.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...93 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">祁连山典型流域, 森林斑块, 面积变化</w:t>
+        <w:t xml:space="preserve">Theme:Typical watershed of Qilian Mountains, forest patches, area changes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1968 2008 2017</w:t>
+        <w:t xml:space="preserve">Time:1968 2008 2017</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">祁连山大野口流域 </w:t>
+        <w:t xml:space="preserve">Place:Dayekou watershed in Qilian Mountains </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1144,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1233,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1317,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1406,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1494,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陈龙飞 </w:t>
+        <w:t xml:space="preserve">contributors:CHEN Longfei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陈龙飞  </w:t>
+        <w:t xml:space="preserve">author:CHEN Longfei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:CHEN Longfei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">陈龙飞. 祁连山典型流域森林面积变化数据集（1968-2017年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6554.2024.</w:t>
+        <w:t xml:space="preserve">CHEN Longfei. Forest area change data of typical watersheds in Qilian Mountains from 1968 to 2017. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6554.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>