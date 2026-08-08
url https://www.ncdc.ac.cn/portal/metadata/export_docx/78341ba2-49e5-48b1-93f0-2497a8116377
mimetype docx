--- v0 (2026-05-09)
+++ v1 (2026-08-08)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">交联剂对阴离子印迹聚合物模板效应研究数据集（2018年9月）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Dataset on the Template Effect of Crosslinking Agents on Anionic Imprinted Polymers (September 2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dataset on the Template Effect of Crosslinking Agents on Anionic Imprinted Polymers (September 2018)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2131.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2131.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.UTCMW.db2131.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  模板效应被认为是离子印迹聚合物(IIP)技术最重要的特征。然而，在模板效应的理论化和将模板效应应用于实践方面还存在一定的空白。在本研究中，我们提出了一种通过调节交联比例来控制IIPs模板效应的方法。合成了一系列不同交联剂含量的Cr(VI)-IIPs。在对配位选择性和模板效应进行定性分析的基础上，利用Scatchard方程建立了交联剂产生的模板效应的理论方程。在Cr(VI)去除过程中，当功能单体与交联剂的摩尔比为1/5.46时，模板效应的贡献开始超过配位效应，且随着交联剂含量的增加，模板效应进一步增强。在实际废水处理应用中，根据所得方程设计的IIP-1/12和IIP-1/6对两种不同类型的废水均能有效处理。本研究提出的标准化方程和设计概念从理论上说明了交联剂对材料选择性的作用。这为离子印迹技术的模板效应的设计和应用提供了更大的灵活性。   交联剂对聚合物模板效应的作用:以阴离子印迹聚合物为例数据集，采用实验方法获得，数据格式为十进制(.xls)，数据量为13组，共720条实验数据。</w:t>
+        <w:t xml:space="preserve">The template effect is considered the most important feature of ion imprinted polymer (IIP) technology. However, there is still a certain gap in the theoretical and practical application of template effects. In this study, we propose a method to control the template effect of IIPs by adjusting the crosslinking ratio. A series of Cr (VI) - IIPs with different crosslinking agent contents were synthesized. On the basis of qualitative analysis of coordination selectivity and template effect, a theoretical equation for the template effect generated by crosslinking agents was established using the Scatchard equation. In the Cr (VI) removal process, when the molar ratio of functional monomer to crosslinking agent is 1/5.46, the contribution of template effect begins to exceed that of coordination effect, and with the increase of crosslinking agent content, the template effect is further enhanced. In practical wastewater treatment applications, IIP-1/12 and IIP-1/6 designed based on the obtained equation can effectively treat two different types of wastewater. The standardized equation and design concept proposed in this study theoretically demonstrate the effect of crosslinking agents on material selectivity. This provides greater flexibility for the design and application of template effects in ion imprinting technology. The effect of crosslinking agents on the template effect of polymers: Taking anionic imprinted polymers as an example dataset, experimental methods were used to obtain data in decimal (. xls) format, with a data volume of 13 groups and a total of 720 experimental data. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  室内实验、公式推理，自主产生。</w:t>
+        <w:t xml:space="preserve">    Indoor experiments, formula reasoning, independently generated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  采用Scatchard模型系数系统软件模块进行建模。实验采用功能单体/交联剂为1/4、1/6、1/8、1/10、1/12、1/15摩尔比的Cr(VI)-IIP与NIP对0.2、2、6 mmol/L等不同离子溶液进行吸附实验，获得数据。</w:t>
+        <w:t xml:space="preserve">    Use the Scatchard model coefficient system software module for modeling. The experiment used Cr (VI) - IIP and NIP with functional monomers/crosslinkers in molar ratios of 1/4, 1/6, 1/8, 1/10, 1/12, and 1/15 to perform adsorption experiments on different ion solutions such as 0.2, 2, and 6 mmol/L, and obtained data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">    The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2018/09/01-2018/09/30</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2018/09/01-2018/09/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">江西省南昌市 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Nanchang City, Jiangxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">809.2 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:809.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">交联剂, 模板效应, 离子印迹聚合物</w:t>
+        <w:t xml:space="preserve">Theme:Crosslinking agent, template effect, ion imprinted polymer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 </w:t>
+        <w:t xml:space="preserve">Subject:geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2018</w:t>
+        <w:t xml:space="preserve">Time:2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">江西省南昌市 </w:t>
+        <w:t xml:space="preserve">Place:Nanchang City </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 29.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">116.55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">115.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 28.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杨利明 </w:t>
+        <w:t xml:space="preserve">contributors:Yang Liming </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杨利明  </w:t>
+        <w:t xml:space="preserve">author:Yang Liming </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFC0406400</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">大型煤矿和有色矿矿井水高效利用技术与示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">杨利明. 交联剂对阴离子印迹聚合物模板效应研究数据集（2018年9月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2131.2022.</w:t>
+        <w:t xml:space="preserve">Yang Liming. Dataset on the Template Effect of Crosslinking Agents on Anionic Imprinted Polymers (September 2018). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2131.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>